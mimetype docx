--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -221,593 +221,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faba bean and pea protein ingredients: Endogenous lipid accumulation and lipid oxidative state</w:t>
+                <w:t xml:space="preserve">Structure and solubility of pea seed-derived ingredients produced by air classification: Relevance of the seed milling process and endogenous lipid accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolijn S.A. Koomen</w:t>
+                <w:t xml:space="preserve">Perrine Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 217, pp.116884. </w:t>
+              <w:t xml:space="preserve">, 2025, 222 (1), pp.117556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358075v1</w:t>
+                <w:t xml:space="preserve">hal-05288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and solubility of pea seed-derived ingredients produced by air classification: Relevance of the seed milling process and endogenous lipid accumulation</w:t>
+                <w:t xml:space="preserve">Unlocking the Stabilization Potential of Tomato Pomace Particles: A Natural Bioactive Emulsifier for Oil‐in‐Water Pickering Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gélébart</w:t>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Maraval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Bénédicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Lucie Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117556⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.70082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288201v1</w:t>
+                <w:t xml:space="preserve">hal-05490677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Stabilization Potential of Tomato Pomace Particles: A Natural Bioactive Emulsifier for Oil‐in‐Water Pickering Emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The competition between endogenous phospholipids and proteins from pea protein isolate rules their interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.70082⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.111475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490677v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competition between endogenous phospholipids and proteins from pea protein isolate rules their interfacial properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faba bean and pea protein ingredients: Endogenous lipid accumulation and lipid oxidative state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
+                <w:t xml:space="preserve">Jolijn S.A. Koomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Vie</w:t>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 168, pp.111475. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.116884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105547v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive fate of emulsions formulated with pea and lupin protein ingredients: Modulation of lipid digestibility and bioaccessibility by the interfacial composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Keuleyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,969 +887,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in emulsions: New insights from the past two decades</w:t>
+                <w:t xml:space="preserve">Pre-treatment effects on the composition and functionalities of pigeon pea seed ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+                <w:t xml:space="preserve">Ícaro Putinhon Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John van Duynhoven</w:t>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101275⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.109923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645219v1</w:t>
+                <w:t xml:space="preserve">hal-04645195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleofoams: The impact of formulating air-in-oil systems from a lipid oxidation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.100690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-treatment effects on the composition and functionalities of pigeon pea seed ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid oxidation in emulsions: New insights from the past two decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ícaro Putinhon Caruso</w:t>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">John van Duynhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152, pp.109923. </w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.101275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04645195v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea and lupin protein ingredients: New insights into endogenous lipids and the key effect of high-pressure homogenization on their aqueous suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interlaboratory study on lipid oxidation during accelerated storage trials with rapeseed and sunflower oil analyzed by conjugated dienes as primary oxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gelebart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Jonas Amft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Steffen-Heins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Stöckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108671⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202300067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643804v1</w:t>
+                <w:t xml:space="preserve">hal-04694336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of high-lipid emulsions: towards a critical interpretation of lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Okuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosiane Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (24), pp.10868-10881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3FO03816E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory study on lipid oxidation during accelerated storage trials with rapeseed and sunflower oil analyzed by conjugated dienes as primary oxidation products</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of some local plant extracts on fatty acid composition of fish (Alestes baremoze) during smoking and sun drying in the Far-North region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiko Stöckmann</w:t>
+                <w:t xml:space="preserve">Tabanty Zambou Goldefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tenyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202300067⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.fsn3.3636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.3636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694336v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of some local plant extracts on fatty acid composition of fish (Alestes baremoze) during smoking and sun drying in the Far-North region of Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pea and lupin protein ingredients: New insights into endogenous lipids and the key effect of high-pressure homogenization on their aqueous suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Birault</w:t>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Gacel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.fsn3.3636. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.108671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.3636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182430v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid assessment of fatty acyls chains of phospholipids and plasmalogens by atmospheric pressure chemical ionization in positive mode and high-resolution mass spectrometry using in-source generated monoacylglycerol like fragments intensities</w:t>
               </w:r>
@@ -2099,90 +2099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Recovery from Concentrated Emulsions by Freezing–Thawing as an Alternative to Solvent‐Based Extraction: A Case Study on Mayonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Okuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosiane Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2763,286 +2763,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of protein-related compounds of beef minced meat treated by high pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulsion encapsulation in calcium-alginate beads delays lipolysis during dynamic in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Le Vessel</w:t>
+                <w:t xml:space="preserve">Meinou N. Corstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Schroën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808403v1</w:t>
+                <w:t xml:space="preserve">hal-01860859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion encapsulation in calcium-alginate beads delays lipolysis during dynamic in vitro digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+                <w:t xml:space="preserve">Modifications of protein-related compounds of beef minced meat treated by high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Schroën</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Viau</w:t>
+                <w:t xml:space="preserve">Valentin Le Vessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01860859v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and structural organization of lipids in foods: their fate during digestion and impact in nutrition</w:t>
               </w:r>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Rodrigue Fogang Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amounts of the reactive aldehydes, malonaldehyde, 4-hydroxy-2-hexenal, and 4-hydroxy-2-nonenal in fresh and oxidized edible oils do not necessary reflect their peroxide and anisidine values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4352,51 +4352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Brice Kenmogne-Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4450,636 +4450,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil-water interface</w:t>
+                <w:t xml:space="preserve">n-3 PUFA added to high-fat diets affect differently adiposity and inflammation when carried by phospholipids or triacylglycerols in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Marze</w:t>
+                <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilas Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645529v1</w:t>
+                <w:t xml:space="preserve">inserm-00796143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour quality of spray-dried hens’ egg powders: The influence of composition, processing and storage conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+                <w:t xml:space="preserve">Formulation of sub-micron emulsions containing docosahexaenoic acid esterified in triacylglycerols or phospholipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Hinan Kabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.11.090⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115 (11), pp.1294-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201300045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838321v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of sub-micron emulsions containing docosahexaenoic acid esterified in triacylglycerols or phospholipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tin Hinan Kabri</w:t>
+                <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201300045⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.231 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652457v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 PUFA added to high-fat diets affect differently adiposity and inflammation when carried by phospholipids or triacylglycerols in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odour quality of spray-dried hens’ egg powders: The influence of composition, processing and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Awada</w:t>
+                <w:t xml:space="preserve">Florence Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (2-3), pp.905 - 914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.11.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-7075-10-23⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00796143v1</w:t>
+                <w:t xml:space="preserve">hal-01838321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil–water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615498v1</w:t>
@@ -5116,51 +5116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Kenmogne Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,64 +5471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary oxidized n-3 PUFA induce oxidative stress and inflammation: role of intestinal absorption of 4-HHE and reactivity in intestinal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6069,615 +6069,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-caseinophosphopeptide (f1-25) confers on beta-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germain Kansci</w:t>
+                <w:t xml:space="preserve">Hexanal and t-2-hexenal form covalent bonds with whey proteins and sodium caseinate in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84, pp.449-462</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.681-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674175v1</w:t>
+                <w:t xml:space="preserve">hal-02679815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanal and t-2-hexenal form covalent bonds with whey proteins and sodium caseinate in aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$\beta$-Caseinophosphopeptide (f1-25) confers on $\beta$-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rampon</w:t>
+                <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Genot</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (5), pp.449-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2004019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679815v1</w:t>
+                <w:t xml:space="preserve">hal-00895422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$-Caseinophosphopeptide (f1-25) confers on $\beta$-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
+                <w:t xml:space="preserve">Beta-caseinophosphopeptide (f1-25) confers on beta-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Chobert</w:t>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.449-462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895422v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of oxygen free radicals in the respiratory uncoupling induced by free calcium and ADP-magnesium in islated cardiac mitochondria : comparing reoxygenation in cultured cardiomyocites</w:t>
+                <w:t xml:space="preserve">Partition of five aroma compounds between air and skim milk, anhydrous milk fat or full-fat cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Razik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Demison</w:t>
+                <w:t xml:space="preserve">A. Garillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lethuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 243, pp.55-64</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669504v1</w:t>
+                <w:t xml:space="preserve">hal-02676005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of five aroma compounds between air and skim milk, anhydrous milk fat or full-fat cream</w:t>
+                <w:t xml:space="preserve">Involvement of oxygen free radicals in the respiratory uncoupling induced by free calcium and ADP-magnesium in islated cardiac mitochondria : comparing reoxygenation in cultured cardiomyocites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cordelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Garillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Genot</w:t>
+                <w:t xml:space="preserve">L. Demison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83, pp.223-235</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 243, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676005v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of five aroma compounds between air and skim milk, anhydrous milk fat or full-fat cream</w:t>
               </w:r>
@@ -7888,230 +7888,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pH on the formation of volatile compounds in meat-related model systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la vitesse de croissance et du type métabolique du muscle sur la composition lipidique intramusculaire du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Mottram</w:t>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 52, pp.361-366</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1, pp.114-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712276v1</w:t>
+                <w:t xml:space="preserve">hal-02701899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse de croissance et du type métabolique du muscle sur la composition lipidique intramusculaire du poulet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of pH on the formation of volatile compounds in meat-related model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Marche</w:t>
+                <w:t xml:space="preserve">D.S. Mottram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1, pp.114-116</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.361-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701899v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-composition of pork muscle in relation to the metabolic type of the fibers</w:t>
               </w:r>
@@ -8635,571 +8635,571 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap 10. Quantification of Tocopherols and Tocotrienols (Tocols) in Oils, Fats, and Food Products by HPLC Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Chap 2. Separation of Lipid Classes by Solid Phase Extraction for Subsequent Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.117-128, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.19-29, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664275v1</w:t>
+                <w:t xml:space="preserve">hal-04664261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap 17. Quantification of Secondary Lipid Oxidation Products in Oils, Fats, and Food Products: Malondialdehyde by HPLC-DAD and TBA-RS by UV-Visible Spectrophotometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Chap 5. Preparation of Fatty Acid Derivatives for their Further Analysis and Quantification by Gas Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.229-244, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.47-65, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664284v1</w:t>
+                <w:t xml:space="preserve">hal-04664267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap 5. Preparation of Fatty Acid Derivatives for their Further Analysis and Quantification by Gas Chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Chap 1. Cold Extraction of Total Lipids from Biological Materials and Food Matrices with Mixtures of Polar and Apolar Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.47-65, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.3-17, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664267v1</w:t>
+                <w:t xml:space="preserve">hal-04664260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap 2. Separation of Lipid Classes by Solid Phase Extraction for Subsequent Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+                <w:t xml:space="preserve">Chap 10. Quantification of Tocopherols and Tocotrienols (Tocols) in Oils, Fats, and Food Products by HPLC Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.19-29, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.117-128, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664261v1</w:t>
+                <w:t xml:space="preserve">hal-04664275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap 1. Cold Extraction of Total Lipids from Biological Materials and Food Matrices with Mixtures of Polar and Apolar Solvents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+                <w:t xml:space="preserve">Chap 17. Quantification of Secondary Lipid Oxidation Products in Oils, Fats, and Food Products: Malondialdehyde by HPLC-DAD and TBA-RS by UV-Visible Spectrophotometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.3-17, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.229-244, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664260v1</w:t>
+                <w:t xml:space="preserve">hal-04664284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 6. Gas Chromatography Analysis of Fatty Acid Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9510,51 +9510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-Stabilisation of omega-3 oils and enriched foods using emulsifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Hinan Kabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9627,77 +9627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Brice Kenmogne-Domguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10314,51 +10314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid oxidation pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists Society, 2003, 1-893997-43-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10658,51 +10658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BDD8E40"/>
+    <w:nsid w:val="21F08888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10889,51 +10889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7629-3482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111271118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn S.A. Koomen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116884" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sallan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100690" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amft" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meissner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Steffen-Heins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko St&#246;ckmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanty Zambou Goldefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tenyang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.3636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202200101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Pizones Ruiz-Henestrosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilosof" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Vessel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC82ZHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou N. Corstens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.05.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.03.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500103" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61V4HFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Borgne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7P7GXFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2RFN6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moisan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.096" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.11.090" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762PWZDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652457v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Hinan Kabri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bontemps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5LHSN10-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Hadji" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-23" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Kenmogne Domguia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30031a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulanger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-012-0026-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0539-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7Q8MB1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecoq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lethuaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674175v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895422v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669504v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demison" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzolini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zanardi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697384v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganademer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712276v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mottram" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701899v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861719v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0309-1740(91)90052-R" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K7T1VXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701003v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720908v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720180v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664275v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_10" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664284v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664267v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664260v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800072v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802844-5.00005-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098863.2.150" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827370v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7629-3482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111271118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn S.A. Koomen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verg&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sallan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100690" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meissner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Steffen-Heins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko St&#246;ckmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanty Zambou Goldefroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tenyang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.3636" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202200101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Pizones Ruiz-Henestrosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilosof" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou N. Corstens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.05.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808403v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Vessel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC82ZHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.03.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500103" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61V4HFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Borgne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7P7GXFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2RFN6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moisan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.096" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Hadji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-23" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Hinan Kabri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bontemps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5LHSN10-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.11.090" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762PWZDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Kenmogne Domguia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30031a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulanger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-012-0026-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0539-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7Q8MB1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecoq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lethuaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676005v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demison" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzolini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zanardi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697384v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganademer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712276v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mottram" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861719v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0309-1740(91)90052-R" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K7T1VXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701003v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720908v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720180v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664267v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664260v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664275v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_17" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800072v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802844-5.00005-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098863.2.150" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827370v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>