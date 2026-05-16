--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -887,1302 +887,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-treatment effects on the composition and functionalities of pigeon pea seed ingredients</w:t>
+                <w:t xml:space="preserve">Lipid oxidation in emulsions: New insights from the past two decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+                <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ícaro Putinhon Caruso</w:t>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John van Duynhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109923⟩</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.101275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645195v1</w:t>
+                <w:t xml:space="preserve">hal-04645219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleofoams: The impact of formulating air-in-oil systems from a lipid oxidation perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Pre-treatment effects on the composition and functionalities of pigeon pea seed ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilson Roberto Locali-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ícaro Putinhon Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Rabesona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100690⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.109923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643757v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation in emulsions: New insights from the past two decades</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwann Durand</w:t>
+                <w:t xml:space="preserve">Oleofoams: The impact of formulating air-in-oil systems from a lipid oxidation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lecomte</w:t>
+                <w:t xml:space="preserve">Simon Vergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John van Duynhoven</w:t>
+                <w:t xml:space="preserve">Emeline Sallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.101275. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.100690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2024.101275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2024.100690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04645219v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory study on lipid oxidation during accelerated storage trials with rapeseed and sunflower oil analyzed by conjugated dienes as primary oxidation products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pea and lupin protein ingredients: New insights into endogenous lipids and the key effect of high-pressure homogenization on their aqueous suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Amft</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Heiko Stöckmann</w:t>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.202300067⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.108671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694336v1</w:t>
+                <w:t xml:space="preserve">hal-04643804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of high-lipid emulsions: towards a critical interpretation of lipolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlaboratory study on lipid oxidation during accelerated storage trials with rapeseed and sunflower oil analyzed by conjugated dienes as primary oxidation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Amft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Steffen-Heins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Okuro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rosiane Cunha</w:t>
+                <w:t xml:space="preserve">Heiko Stöckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3FO03816E⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.202300067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643709v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of some local plant extracts on fatty acid composition of fish (Alestes baremoze) during smoking and sun drying in the Far-North region of Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion of high-lipid emulsions: towards a critical interpretation of lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Okuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabanty Zambou Goldefroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnes Gacel</w:t>
+                <w:t xml:space="preserve">Rosiane Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.3636⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (24), pp.10868-10881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3FO03816E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182430v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea and lupin protein ingredients: New insights into endogenous lipids and the key effect of high-pressure homogenization on their aqueous suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléna Keuleyan</w:t>
+                <w:t xml:space="preserve">Effect of some local plant extracts on fatty acid composition of fish (Alestes baremoze) during smoking and sun drying in the Far-North region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabanty Zambou Goldefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tenyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gelebart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
+                <w:t xml:space="preserve">Agnes Gacel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 141, pp.108671. </w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.fsn3.3636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.3636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643804v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid assessment of fatty acyls chains of phospholipids and plasmalogens by atmospheric pressure chemical ionization in positive mode and high-resolution mass spectrometry using in-source generated monoacylglycerol like fragments intensities</w:t>
+                <w:t xml:space="preserve">Impact of process and physico-chemical conditions on the formation of curcumin-whey protein composite particles capable to stabilize food-compatible oil in water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Abreu</w:t>
+                <w:t xml:space="preserve">Aditya Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Héron</w:t>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Solgadi</w:t>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Prost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463093⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.112421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689632v1</w:t>
+                <w:t xml:space="preserve">hal-03465097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of process and physico-chemical conditions on the formation of curcumin-whey protein composite particles capable to stabilize food-compatible oil in water emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid assessment of fatty acyls chains of phospholipids and plasmalogens by atmospheric pressure chemical ionization in positive mode and high-resolution mass spectrometry using in-source generated monoacylglycerol like fragments intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Nayak</w:t>
+                <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Genot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Meynier</w:t>
+                <w:t xml:space="preserve">Audrey Solgadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+                <w:t xml:space="preserve">Bastien Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Dalloux-Chioccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.112421. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1673, pp.463093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2022.463093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465097v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Recovery from Concentrated Emulsions by Freezing–Thawing as an Alternative to Solvent‐Based Extraction: A Case Study on Mayonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Okuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosiane Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2763,329 +2763,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion encapsulation in calcium-alginate beads delays lipolysis during dynamic in vitro digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications of protein-related compounds of beef minced meat treated by high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meinou N. Corstens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michelle Viau</w:t>
+                <w:t xml:space="preserve">Valentin Le Vessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.05.011⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860859v1</w:t>
+                <w:t xml:space="preserve">hal-01808403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of protein-related compounds of beef minced meat treated by high pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guyon</w:t>
+                <w:t xml:space="preserve">Emulsion encapsulation in calcium-alginate beads delays lipolysis during dynamic in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meinou N. Corstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Le Vessel</w:t>
+                <w:t xml:space="preserve">Karin Schroën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01808403v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and structural organization of lipids in foods: their fate during digestion and impact in nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,51 +3145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymar Rodrigue Fogang Mba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,64 +3521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amounts of the reactive aldehydes, malonaldehyde, 4-hydroxy-2-hexenal, and 4-hydroxy-2-nonenal in fresh and oxidized edible oils do not necessary reflect their peroxide and anisidine values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,100 +3718,112 @@
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.131 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling highlights the major impact of droplet coalescence on the in vitro digestion kinetics of a whey protein stabilized submicron emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Minh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,4641 +3845,4641 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.66-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spray-drying and storage conditions on the physical and functional properties of standard and n3 enriched egg yolk powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Queveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.58-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal supplementation with n-3 long chain polyunsaturated fatty acids during perinatal period alleviates the metabolic syndrome disturbances in adult hamster pups fed a high-fat diet after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Kasbi-Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Yves Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (7), pp.726-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-3 fatty acid enriched eggs and production of egg yolk powders: An increased risk of lipid oxidation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guichardant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 153, pp.94-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The initial characteristics of marine oil emulsions and the composition of the media inflect lipid oxidation during in vitro gastrointestinal digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Brice Kenmogne-Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 152, pp.146-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.11.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-3 PUFA added to high-fat diets affect differently adiposity and inflammation when carried by phospholipids or triacylglycerols in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilas Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Geloen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1743-7075-10-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00796143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of sub-micron emulsions containing docosahexaenoic acid esterified in triacylglycerols or phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Hinan Kabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 115 (11), pp.1294-1308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejlt.201300045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231 - 239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour quality of spray-dried hens’ egg powders: The influence of composition, processing and storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (2-3), pp.905 - 914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.11.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of fish oils rich in n-3 polyunsaturated fatty acids studied in emulsion and at the oil–water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.231-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2fo30165b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric conditions control both the evolution of the organization of protein-stabilized emulsions and the kinetic of lipolysis during in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Kenmogne Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (12), pp.1302 - 1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2fo30031a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n-3 PUFA prevent metabolic disturbances associated with obesity and improve endothelial function in golden Syrian hamsters fed with a high-fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Kasbi Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Loirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 107 (9), pp.1305 - 1315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114511004387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid oxidation in food emulsions under gastrointestinal-simulated conditions: the key role of endogenous tocopherols and initiator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Kenmogne Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1-3), pp.46-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13228-012-0026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary oxidized n-3 PUFA induce oxidative stress and inflammation: role of intestinal absorption of 4-HHE and reactivity in intestinal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Plaisancié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (10), pp.2069-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1194/jlr.M026179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00725905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-stabilized oil-in-water emulsions and low-fat dairy stirred gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food and Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (1), pp.42-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary oxysterols induce in vivo toxicity of coronary endothelial and smooth muscle cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine J. Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Demaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (7), pp.393-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-005-0539-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsification enhances the retention of esters and aldehydes to greater extent than changes in the droplet size distribution of the emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 93 (1), pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sweetness and aroma perceptions in dairy desserts varying in sucrose and aroma levels and in textural agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lethuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (5), pp.485-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanal and t-2-hexenal form covalent bonds with whey proteins and sodium caseinate in aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta-caseinophosphopeptide (f1-25) confers on beta-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Genot</w:t>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.681-690</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.449-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679815v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$-Caseinophosphopeptide (f1-25) confers on $\beta$-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Hexanal and t-2-hexenal form covalent bonds with whey proteins and sodium caseinate in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.681-690</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895422v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-caseinophosphopeptide (f1-25) confers on beta-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
+                <w:t xml:space="preserve">$\beta$-Caseinophosphopeptide (f1-25) confers on $\beta$-casein tryptic hydrolysate an antioxidant activity during iron/ascorbate-induced oxidation of liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+                <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Chobert</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (5), pp.449-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2004019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674175v1</w:t>
+                <w:t xml:space="preserve">hal-00895422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of five aroma compounds between air and skim milk, anhydrous milk fat or full-fat cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lethuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83, pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of oxygen free radicals in the respiratory uncoupling induced by free calcium and ADP-magnesium in islated cardiac mitochondria : comparing reoxygenation in cultured cardiomyocites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cordelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Demison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 243, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of five aroma compounds between air and skim milk, anhydrous milk fat or full-fat cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lethuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (3), pp.223-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2003012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary oxysterols on coronary arteries in hyperlipidaemic hamster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Demaison-Meloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 87, pp.447-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipids and meat quality: n-3 fatty acid enrichment and oxidative stability in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Metro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S40-S42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolytic and oxidative changes in the lipids of chicken breast and thigh muscles during refrigerated storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 65 (1), pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulet label contre poulet standard. L'âge d'abattage, critère essentiel de la charte label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (3), pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile compounds of commercial Milano salami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chizzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zanardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 51, pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à la cuisson des carcasses. Les poulets label diffèrent peu des poulets standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (3), pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of muscle phospholipids in relation to their fatty acid composition with emphasis on volatile compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79, pp.797-804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile compounds of oxidized pork phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 75 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antioxidant activity of carnosine and its consequences on the volatile profiles of liposomes during iron/ascorbate induced phospholipid oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 60 (2), pp.165-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of muscle phospholipid oxidation in SUV, LUV, and MLV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ganademer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Liposome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6, pp.229-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse de croissance et du type métabolique du muscle sur la composition lipidique intramusculaire du poulet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of pH on the formation of volatile compounds in meat-related model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Marche</w:t>
+                <w:t xml:space="preserve">D.S. Mottram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1, pp.114-116</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.361-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701899v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pH on the formation of volatile compounds in meat-related model systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la vitesse de croissance et du type métabolique du muscle sur la composition lipidique intramusculaire du poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Mottram</w:t>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 52, pp.361-366</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1, pp.114-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712276v1</w:t>
+                <w:t xml:space="preserve">hal-02701899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid-composition of pork muscle in relation to the metabolic type of the fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 29 (3), pp.229-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0309-1740(91)90052-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid composition of pork muscle in relation to the metabolic type of fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 29 (3), pp.229-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilite de la fraction lipidique du muscle en fonction du type metabolique chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 21, pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type metabolique sur les lipides intramusculaires chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 9 (4), pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8477,147 +8489,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Educagri Editions, pp.298, 2012, Références, 978-2-84444-879-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8627,65 +8639,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 2. Separation of Lipid Classes by Solid Phase Extraction for Subsequent Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8694,308 +8706,308 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.19-29, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 5. Preparation of Fatty Acid Derivatives for their Further Analysis and Quantification by Gas Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.47-65, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 1. Cold Extraction of Total Lipids from Biological Materials and Food Matrices with Mixtures of Polar and Apolar Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.3-17, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 10. Quantification of Tocopherols and Tocotrienols (Tocols) in Oils, Fats, and Food Products by HPLC Fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9005,92 +9017,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.117-128, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 17. Quantification of Secondary Lipid Oxidation Products in Oils, Fats, and Food Products: Malondialdehyde by HPLC-DAD and TBA-RS by UV-Visible Spectrophotometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg-Birault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9100,1036 +9112,1036 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.229-244, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 6. Gas Chromatography Analysis of Fatty Acid Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Viau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lopez Christelle; Genot Claude; Riaublanc Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidimensional Characterization of Dietary Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.67-76, 2024, Methods and Protocols in Food Science, 978-1-0716-3757-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3758-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the Ovoproduct Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alteration of Ovoproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 302 p., 2018, 9781785482717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-271-7.50001-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of lipids in fish and fish oils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernoud-Hubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fish Oil in Health and Disease Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD, pp.14, 2016, 978-0-12-802845-2; 978-0-12-802844-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-802844-5.00005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-Stabilisation of omega-3 oils and enriched foods using emulsifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Hinan Kabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food enrichment with omega-3 fatty acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2013, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-0-85709-428-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857098863.2.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir digestif et effets métaboliques des matrices formulées à base de lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Brice Kenmogne-Domguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 470 p., 2013, 978-2759220120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des différents constituants d'un aliment dans le comportement des composés d'arôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée : Partie 1. L'aliment : un univers sensoriel potentiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298 p., 2012, Références (Educagri), 978-2-84444-879-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular organisation of dairy matrices influences partitioning and release of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science. Recent advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.L.P. Bredie, M.A. Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-4501(06)80094-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition coefficient of blended aroma compounds over skim milk and full fat cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lethuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Research at the Dawn of the Twenty-first Century - Proceedings of the 10th Weurman Flavour Research Symposium, Beaune, France, 25-28 June, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Tec Doc, pp.780, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid oxidation in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,336 +10156,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid oxidation pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists Society, 2003, 1-893997-43-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition and transfers of aroma mixtures between water, oil and air phases: alcohols, esters and their mixtures show disjuncted cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Research at the Dawn of the Twenty-first Century - Proceedings of the 10th Weurman Flavour Research Symposium, Beaune, France, 25-28 June, 2002.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc Editions, pp.780, 2003, 2743006390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein alterations due to lipid oxidation in multiphase systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipid oxidation pathways</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Oil Chemists Society, 2003, 1-893997-43-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of phospholipids in the development of flavour and off-flavour in meat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composition of meat in relation to processing, nutritional and sensory quality, from farm to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCEAMST Upsala, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10483,114 +10495,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role des phospholipides dans la flaveur de la viande. Influence du type metabolique du muscle chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1991. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02845687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId340"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10658,51 +10670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21F08888"/>
+    <w:nsid w:val="CCCF8EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10889,51 +10901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7629-3482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111271118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn S.A. Koomen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verg&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sallan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100690" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meissner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Steffen-Heins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko St&#246;ckmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanty Zambou Goldefroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tenyang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.3636" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202200101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Pizones Ruiz-Henestrosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilosof" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou N. Corstens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.05.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808403v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Vessel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC82ZHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.03.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500103" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61V4HFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Borgne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.11.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7P7GXFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2RFN6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moisan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.096" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Hadji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-23" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Hinan Kabri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bontemps" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5LHSN10-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838321v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.11.090" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762PWZDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Kenmogne Domguia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30031a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulanger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-012-0026-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Andre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0539-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7Q8MB1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecoq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678253v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lethuaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004019" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676005v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demison" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003012" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688747v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzolini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zanardi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697384v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganademer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712276v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mottram" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861719v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0309-1740(91)90052-R" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K7T1VXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701003v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720908v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720180v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664261v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664267v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664260v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664275v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_17" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664271v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800072v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802844-5.00005-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098863.2.150" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827370v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845687v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-meynier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7629-3482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111271118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maraval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kermarrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg-Birault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Keuleyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn S.A. Koomen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116884" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115749" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van Duynhoven" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Roberto Locali-Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;caro Putinhon Caruso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109923" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verg&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sallan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2024.100690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108671" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Amft" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meissner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Steffen-Heins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hasler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko St&#246;ckmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202300067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Okuro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Viau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosiane Cunha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO03816E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabanty Zambou Goldefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tenyang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Gacel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.3636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalloux-Chioccioli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2022.463093" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.202200101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Pizones Ruiz-Henestrosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pilosof" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balgoma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J. Evans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.01.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rakotondramavo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Vessel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJC82ZHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860859v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinou N. Corstens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schro&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2018.05.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymar Rodrigue Fogang Mba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2017.03.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Minh Giang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.125" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435380v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Alvito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201500103" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S61V4HFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527494v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K123NCM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Borgne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.11.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7P7GXFZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi-Chadli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Yves Boquien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ulmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mimouni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.03.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7MZMT49-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209532v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leborgne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guichardant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS2RFN6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Brice Kenmogne-Domguia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moisan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.096" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Hadji" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geloen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-10-23" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652457v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Hinan Kabri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bontemps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201300045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5LHSN10-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30165b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Texier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.11.090" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-762PWZDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Kenmogne Domguia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fo30031a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kasbi Chadli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prieur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004387" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulanger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-012-0026-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00725905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Debard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Plaisanci&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M026179" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663911v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Andre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine J. Lherminier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grandgirard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demaison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-005-0539-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P7Q8MB1K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669408v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecoq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lethuaut" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679815v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895422v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Razik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cordelet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Demaison-Meloche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandgirard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Metro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alasnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chizzolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zanardi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684971v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ganademer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712276v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Mottram" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861719v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0309-1740(91)90052-R" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K7T1VXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701003v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720908v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720180v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664261v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664260v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664275v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_10" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664284v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_17" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664271v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3758-6_6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861722v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9781785482717/alteration-of-ovoproducts#book-description" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-271-7.50001-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernoud-Hubac" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802844-5.00005-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867994v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098863.2.150" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283886.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bongard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0167450106800944" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80094-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827371v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830589v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827370v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dumont" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826891v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849360v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845687v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>