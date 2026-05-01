--- v1 (2026-03-24)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2870 +234,3536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is cool to be clear: transparency induces a thermal cost in clearwing butterflies</w:t>
+                <w:t xml:space="preserve">Structural elucidation of the main coloured compounds of Justicia spicigera based on experimental and computational electronic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Ossola</w:t>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pottier</w:t>
+                <w:t xml:space="preserve">Lea-Maria Ibele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Pinna</w:t>
+                <w:t xml:space="preserve">Alain Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bougiouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1338, pp.142281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.142281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361044v1</w:t>
+                <w:t xml:space="preserve">hal-05044343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Deuxième partie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">It is cool to be clear: transparency induces a thermal cost in clearwing butterflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Arberet</w:t>
+                <w:t xml:space="preserve">Violaine Ossola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Michelin</w:t>
+                <w:t xml:space="preserve">Charline Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bougiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (9), pp.2452-2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747974v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Première partie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practices of the Mont Saint-Michel scriptorium in the use of parchment for manuscripts in the 11th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2024.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211954v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for dyes purification by preparative bidimensional offline reversed‐phase high‐performance liquid chromatography separation based on mobile phase pH change: Case study of Justicia spicigera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LXXIV (2022/1), pp.19-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.202200774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04039909v1</w:t>
+                <w:t xml:space="preserve">hal-04747974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ink in secular and religious documents from the Pelliot collection (BnF, Paris): A study of ingredients and uses of ink in1st millennium Tocharian, Sanskrit and Chinese manuscripts from the Kucha and Dunhuang regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Laclavetine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Jean Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1AN00113B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.104327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208241v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of gelatin on iron gall ink corrosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXXIV (2021-2), pp.251-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40494-021-00593-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03371072v1</w:t>
+                <w:t xml:space="preserve">hal-04211954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D macro-XRF to reveal redacted sections of French queen Marie-Antoinette secret correspondence with Swedish count Axel von Fersen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Methodology for dyes purification by preparative bidimensional offline reversed‐phase high‐performance liquid chromatography separation based on mobile phase pH change: Case study of Justicia spicigera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.202200774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376066v1</w:t>
+                <w:t xml:space="preserve">hal-04039909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variability of the optical properties of pictorial layers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Richard</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (2), pp.94. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (8), pp.2520-2530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-020-04196-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1AN00113B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521306v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces manuscrits que l’on croyait perdus – La renaissance des manuscrits de Chartres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">2D macro-XRF to reveal redacted sections of French queen Marie-Antoinette secret correspondence with Swedish count Axel von Fersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Tracé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036330v1</w:t>
+                <w:t xml:space="preserve">hal-03376066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific analysis underpinning the multidisciplinary project “The Leman Album: an Enhanced Facsimile”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effect of gelatin on iron gall ink corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosarosa Manca</w:t>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Burgio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12668-0⟩</w:t>
+              <w:t xml:space="preserve">Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40494-021-00593-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521340v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic reflectance spectral imaging to reveal multiple and complementary types of information for the non-invasive study of an entire polychromatic manuscript</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spectral variability of the optical properties of pictorial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Membre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zenatti Fadanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (2), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-020-04196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313794v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering illegible writings in fire-damaged medieval manuscripts through data treatment of UV-fluorescence photography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Paper sizing with gelatine: from the macro- to the nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Pellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.08.012⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.2419-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03655-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027994v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une carte du monde du VIIIe siècle : la Mappa mundi d’Albi</w:t>
+                <w:t xml:space="preserve">Ces manuscrits que l’on croyait perdus – La renaissance des manuscrits de Chartres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Schmeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Deschaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gael Latour</w:t>
+                <w:t xml:space="preserve">Dominique Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support Tracé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17, pp.5-13</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.12-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046332v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the composition and structuration of coloring layers in historical painting from non-invasive spectral reflectance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pottier</w:t>
+                <w:t xml:space="preserve">Scientific analysis underpinning the multidisciplinary project “The Leman Album: an Enhanced Facsimile”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosarosa Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gerardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Michelin</w:t>
+                <w:t xml:space="preserve">Victoria Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clare Browne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Horsfall Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12668-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954575v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Intrinsic Fluorescence Properties of Historical Painting Materials: The Case Study of a Sixteenth-Century Mesoamerican Manuscript</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Macroscopic reflectance spectral imaging to reveal multiple and complementary types of information for the non-invasive study of an entire polychromatic manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Kwimang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0003702817747276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980551v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene/permethylated β-cyclodextrin) polypseudorotaxane and polyrotaxane: Synthesis, characterization and application as hole transporting materials in perovskite solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovering illegible writings in fire-damaged medieval manuscripts through data treatment of UV-fluorescence photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.183-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469552v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent macroscopic chemical mappings of cultural heritage materials with reflectance imaging spectroscopy: case study of a 16 th century Aztec manuscript</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulating the composition and structuration of coloring layers in historical painting from non-invasive spectral reflectance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7AY00749C⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.599-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980375v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse d’une carte du monde du VIIIe siècle : la Mappa mundi d’Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Deschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidelich Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing the Intrinsic Fluorescence Properties of Historical Painting Materials: The Case Study of a Sixteenth-Century Mesoamerican Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Loubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003702817747276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene/permethylated β-cyclodextrin) polypseudorotaxane and polyrotaxane: Synthesis, characterization and application as hole transporting materials in perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tuân Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Theodosopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (45), pp.250-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Independent macroscopic chemical mappings of cultural heritage materials with reflectance imaging spectroscopy: case study of a 16 th century Aztec manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Kwimang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goubard Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.5997-6008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7AY00749C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of iron metal and siderite on the durability of simulated archeological glassy material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76, pp.403-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of natural and archeological analogues for understanding the long-term behavior of nuclear glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Verney-Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Morlok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive imaging of the Beatus de Saint-Sever: exploring artistic techniques with optical coherence tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hyperspectral Imaging and Deep Neural Network for material classification in Cultural Heritage coloured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Whispers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Barcelona, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393980v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Imaging and Deep Neural Network for material classification in Cultural Heritage coloured surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Non-invasive imaging of the Beatus de Saint-Sever: exploring artistic techniques with optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueshi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Denoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whispers 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2025, Munich, France. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3066271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393142v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Matérielle des Manuscrits Anciens du Mont Saint-Michel : analyse de l'évolution des pratiques des copistes et des artistes au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Patrimalp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrimalp, Feb 2024, Chambéry (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical imaging to reveal Mont Saint-Michel scriptorium practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MA-XRF and RIS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mappa Mundi of Albi - Materials identification of an 8th century manuscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3106,1809 +3772,1809 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care and Conservation of Manuscripts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matthew Driscoll, Ragnheiður Mósesdóttir, Katarzyna Kapitan, Seán Vrieland, Apr 2023, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des pratiques des copistes et des artistes du scriptorium du Mont Saint-Michel au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1023-2023 : le Mont Saint-Michel en Normandie et en Europe. Nouvelles découvertes et nouvelles perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathilde Labatut; Fabien Paquet; Christophe Maneuvrier (collaboration), May 2023, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification et caractérisation des composés colorés extraits des feuilles de Justicia spicigera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP23 - 15ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports des analyses physico-chimiques à la connaissance du manuscrit 50 d'Avranches, provenant du Mont Saint-Michel (Blois-Orléans, vers 1020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Les Ymagiers. Séance du 12 juin 2023 (École du Louvre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claudia Rabel, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and low-cost imaging methodology to recover writings in fire-damaged medieval manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscript and Early Book Destruction Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr K. A. Murchison, May 2023, Leiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterisation of the purple colourant from Justicia spicigera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses du Jikji par spectroscopie infrarouge à transformée de Fourier et imagerie de fluorescence X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on the Results of the Scientific Analyses of the Jikji</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cheongju, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude matérielle des manuscrits du Mont Saint-Michel. Regard sur les pratiques du scriptorium au XIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire - La fabrique de l’art : utilisation des données matérielles en histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sigrid Mirabaud; Charlotte Denoël, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the chemistry of Justicia spicigera dyestuff from Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scriptorium et la bibliothèque du Mont Saint-Michel au XIe siècle : analyse matérielle des manuscrits (parchemins, encres, pigments et liants)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa P Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRHT, séminaire d'Histoire des bibliothèques anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delmulle, Jérémy, Mar 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological considerations regarding the problem of apparent versus intrinsic fluorescence properties of historical paint layers (Conference Presentation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Graff</w:t>
+                <w:t xml:space="preserve">Aluminium Surfaces in Heritage Collections: Evaluating Surface Appearance Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Betinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Interim Meeting of the ICOM-CC Metals Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469538v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium Surfaces in Heritage Collections: Evaluating Surface Appearance Modifications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunet</w:t>
+                <w:t xml:space="preserve">Methodological considerations regarding the problem of apparent versus intrinsic fluorescence properties of historical paint layers (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Magaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Interim Meeting of the ICOM-CC Metals Working Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2527271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297849v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REX Project: Extraction and Processing of underlying Texts ‐ Study of a Marie‐Antoinette secret Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Sciences and Technology in Manuscript Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures, Hamburg, Feb 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive characterization of dye-based paints in prehispanic Mesoamerica: The colors of the Codex Borbonicus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Counterfeit coinage of the Holy Roman Empire in the 16th century: silvering process and archaeometallurgical replications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Dyes in History &amp; Archaeology 2015 conference (DHA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395707v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02368846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfeit coinage of the Holy Roman Empire in the 16th century: silvering process and archaeometallurgical replications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Non-invasive characterization of dye-based paints in prehispanic Mesoamerica: The colors of the Codex Borbonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Berthier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of Dyes in History &amp; Archaeology 2015 conference (DHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02368846v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochineal in the Codex Borbonicus and Mesoamerican codices: from assumption to characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rojo Mexicano - Coloquio internacional sobre grana cochinilla en el arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museo del Palacio de Bellas Artes, Nov 2014, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4918,858 +5584,992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orseille : suivi de l’influence des conditions de synthèse de l’orseille sur la couleur d’un colorant médiéval par HPLC-DAD-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès francophone de l’Afsep sur les sciences séparatives et couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the Mesoamerican traditional dye extracted from the Justicia spicigera plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technart 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From analytical to preparative chromatography: optimisation of an offline bidimensional separation for the purification of the coloured compounds in a traditional mesoamerican dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP21 - 14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-Egyptian mummy portraits and panels of gods from the Louvre: renewed historical and material knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Los Angeles: J. Paul Getty Museum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In M. Svoboda, C.R. Cartwright (eds), Mummy Portraits of Roman Egypt: Emerging Research from the APPEAR Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler les manuscrits anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains Petites et grandes découvertes de l'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-208, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre lisibles des manuscrits sinistrés : Apport de l’imagerie scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imagerie hyperspectrale pour l'analyse d'œuvres peintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Alfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque : Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instrumentation portable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.43-65, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.2457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036223v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rendre lisibles des manuscrits sinistrés : Apport de l’imagerie scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Michelin et Laurianne Robinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque : Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique D'Eure-et-Loir, pp.51-72, 2018, 2-905866-90-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preliminary investigation on the Codex Borbonicus: macroscopic examination and coloring materials characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Dupey-Garcia, M. Vazquez de Agredos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting the Skin: Pigments on Bodies and Codices in Pre-Columbian Mesoamerica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part II (Chapter 10), The University of Arizona Press, Tucson, pp.157-174, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5779,147 +6579,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearwing butterflies challenge the thermal melanism hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Ossola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bougiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5929,243 +6729,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de l'orseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique et financier du projet Étude Matérielle des Manuscrits Anciens du Mont Saint-Michel (EMMA du Mont Saint-Michel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville d'Avranches; Centre de recherche sur la conservation. 2020, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6175,114 +6975,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération pluriséculaire des systèmes verre/fer en milieu anoxique : apport des analogues archéologiques à la compréhension des mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00735512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michelin A. et Robinet L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Chartres, Société Archéologique D'Eure-et-Loir, pp.157, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6429,51 +7347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heu-Thao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.05.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ossola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pinna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70110" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747974v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211954v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202200774" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00593-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Membre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zenatti Fadanelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04196-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosarosa Manca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Burgio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Button" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Browne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Horsfall Turner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12668-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Kwimang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.06.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.08.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deschaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidelich St&#233;phane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loubard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817747276" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubard Fabrice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00749C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3066271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833130v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa P Belhadj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Magaldi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527271" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368846v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alloin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Doucet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04163349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257566v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heu-Thao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.05.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Maria Ibele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.142281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ossola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pinna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.03.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sablier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202200774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00593-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Membre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zenatti Fadanelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04196-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pellizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03655-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosarosa Manca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Burgio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Button" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Browne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Horsfall Turner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12668-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Kwimang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.08.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deschaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidelich St&#233;phane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loubard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817747276" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubard Fabrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00749C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Verney-Carron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Morlok" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3066271" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa P Belhadj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Magaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alloin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Doucet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04163349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>