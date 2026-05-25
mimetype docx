--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -66,3158 +66,3292 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mappa mundi of Albi: Insight into the manufacturing, life and conservation state of an 8th century world map</w:t>
+                <w:t xml:space="preserve">Unravelling the mysteries behind orcein dye: from orcinol-based synthesis to molecular degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+                <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
+                <w:t xml:space="preserve">Clothilde Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Galante</w:t>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Latour</w:t>
+                <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74, pp.341-352. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 252, pp.113809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2025.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2026.113809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185402v1</w:t>
+                <w:t xml:space="preserve">hal-05624939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation of the main coloured compounds of Justicia spicigera based on experimental and computational electronic features</w:t>
+                <w:t xml:space="preserve">The Mappa mundi of Albi: Insight into the manufacturing, life and conservation state of an 8th century world map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Arberet</w:t>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea-Maria Ibele</w:t>
+                <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blond</w:t>
+                <w:t xml:space="preserve">Giulia Galante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Michelin</w:t>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witold Nowik</w:t>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1338, pp.142281. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.341-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.142281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2025.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044343v1</w:t>
+                <w:t xml:space="preserve">hal-05185402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is cool to be clear: transparency induces a thermal cost in clearwing butterflies</w:t>
+                <w:t xml:space="preserve">Structural elucidation of the main coloured compounds of Justicia spicigera based on experimental and computational electronic features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Ossola</w:t>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pottier</w:t>
+                <w:t xml:space="preserve">Lea-Maria Ibele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Pinna</w:t>
+                <w:t xml:space="preserve">Alain Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bougiouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (9), pp.2452-2464. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1338, pp.142281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.70110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.142281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361044v1</w:t>
+                <w:t xml:space="preserve">hal-05044343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices of the Mont Saint-Michel scriptorium in the use of parchment for manuscripts in the 11th century</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">It is cool to be clear: transparency induces a thermal cost in clearwing butterflies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+                <w:t xml:space="preserve">Violaine Ossola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bougiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2024.03.013⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (9), pp.2452-2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.70110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739525v1</w:t>
+                <w:t xml:space="preserve">hal-05361044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Deuxième partie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ink in secular and religious documents from the Pelliot collection (BnF, Paris): A study of ingredients and uses of ink in1st millennium Tocharian, Sanskrit and Chinese manuscripts from the Kucha and Dunhuang regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Laclavetine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Jean Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.104327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747974v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ink in secular and religious documents from the Pelliot collection (BnF, Paris): A study of ingredients and uses of ink in1st millennium Tocharian, Sanskrit and Chinese manuscripts from the Kucha and Dunhuang regions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Practices of the Mont Saint-Michel scriptorium in the use of parchment for manuscripts in the 11th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, pp.452-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2024.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482551v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Première partie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, LXXIV (2021-2), pp.251-284</w:t>
+              <w:t xml:space="preserve">, 2024, LXXIV (2022/1), pp.19-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211954v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for dyes purification by preparative bidimensional offline reversed‐phase high‐performance liquid chromatography separation based on mobile phase pH change: Case study of Justicia spicigera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jssc.202200774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apports de l'analyse des matériaux et de l'imagerie chimique à l’histoire des scriptoria et des bibliothèques : le ms. Avranches, BP, 50, témoin des relations entre le Mont Saint-Michel et Saint-Laumer de Blois avant 1022. Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXXIV (2021-2), pp.251-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208241v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D macro-XRF to reveal redacted sections of French queen Marie-Antoinette secret correspondence with Swedish count Axel von Fersen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4266⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (8), pp.2520-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1AN00113B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376066v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of gelatin on iron gall ink corrosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">2D macro-XRF to reveal redacted sections of French queen Marie-Antoinette secret correspondence with Swedish count Axel von Fersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rouchon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heritage Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40494-021-00593-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371072v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variability of the optical properties of pictorial layers</w:t>
+                <w:t xml:space="preserve">Beneficial effect of gelatin on iron gall ink corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Membre</w:t>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Zenatti Fadanelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Michelin</w:t>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (2), pp.94. </w:t>
+              <w:t xml:space="preserve">Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-020-04196-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40494-021-00593-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521306v1</w:t>
+                <w:t xml:space="preserve">hal-03371072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper sizing with gelatine: from the macro- to the nano-scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spectral variability of the optical properties of pictorial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Membre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Zenatti Fadanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Massiani</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03655-z⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (2), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-020-04196-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872435v1</w:t>
+                <w:t xml:space="preserve">hal-05521306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces manuscrits que l’on croyait perdus – La renaissance des manuscrits de Chartres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Poirel</w:t>
+                <w:t xml:space="preserve">Paper sizing with gelatine: from the macro- to the nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Pellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Tracé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.2419-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03655-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036330v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific analysis underpinning the multidisciplinary project “The Leman Album: an Enhanced Facsimile”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosarosa Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Horsfall Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12668-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic reflectance spectral imaging to reveal multiple and complementary types of information for the non-invasive study of an entire polychromatic manuscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomon Kwimang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering illegible writings in fire-damaged medieval manuscripts through data treatment of UV-fluorescence photography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ces manuscrits que l’on croyait perdus – La renaissance des manuscrits de Chartres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Schmeltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.12-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027994v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the composition and structuration of coloring layers in historical painting from non-invasive spectral reflectance measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recovering illegible writings in fire-damaged medieval manuscripts through data treatment of UV-fluorescence photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Andraud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.183-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01954575v1</w:t>
+                <w:t xml:space="preserve">hal-03027994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’une carte du monde du VIIIe siècle : la Mappa mundi d’Albi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene/permethylated β-cyclodextrin) polypseudorotaxane and polyrotaxane: Synthesis, characterization and application as hole transporting materials in perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaidelich Stéphane</w:t>
+                <w:t xml:space="preserve">Mira Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Latour</w:t>
+                <w:t xml:space="preserve">Thanh-Tuân Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Theodosopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Support Tracé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105 (45), pp.250-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046332v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Intrinsic Fluorescence Properties of Historical Painting Materials: The Case Study of a Sixteenth-Century Mesoamerican Manuscript</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse d’une carte du monde du VIIIe siècle : la Mappa mundi d’Albi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Deschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidelich Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Support Tracé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0003702817747276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02980551v1</w:t>
+                <w:t xml:space="preserve">hal-03046332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene/permethylated β-cyclodextrin) polypseudorotaxane and polyrotaxane: Synthesis, characterization and application as hole transporting materials in perovskite solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Theodosopoulou</w:t>
+                <w:t xml:space="preserve">Simulating the composition and structuration of coloring layers in historical painting from non-invasive spectral reflectance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.599-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469552v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent macroscopic chemical mappings of cultural heritage materials with reflectance imaging spectroscopy: case study of a 16 th century Aztec manuscript</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Intrinsic Fluorescence Properties of Historical Painting Materials: The Case Study of a Sixteenth-Century Mesoamerican Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Loubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7AY00749C⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003702817747276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980375v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of iron metal and siderite on the durability of simulated archeological glassy material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Independent macroscopic chemical mappings of cultural heritage materials with reflectance imaging spectroscopy: case study of a 16 th century Aztec manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Leroy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Kwimang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Foy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+                <w:t xml:space="preserve">Goubard Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.014⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.5997-6008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7AY00749C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00981375v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of iron metal and siderite on the durability of simulated archeological glassy material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Neff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.403-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The use of natural and archeological analogues for understanding the long-term behavior of nuclear glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Verney-Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Morlok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343 (2-3), pp.237-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3227,2354 +3361,2354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imaging and Deep Neural Network for material classification in Cultural Heritage coloured surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pouyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whispers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive imaging of the Beatus de Saint-Sever: exploring artistic techniques with optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueshi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Denoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jun 2025, Munich, France. pp.11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3066271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Matérielle des Manuscrits Anciens du Mont Saint-Michel : analyse de l'évolution des pratiques des copistes et des artistes au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Patrimalp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrimalp, Feb 2024, Chambéry (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of chemical imaging to reveal Mont Saint-Michel scriptorium practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MA-XRF and RIS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mappa Mundi of Albi - Materials identification of an 8th century manuscript</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple and low-cost imaging methodology to recover writings in fire-damaged medieval manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tournié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Care and Conservation of Manuscripts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthew Driscoll, Ragnheiður Mósesdóttir, Katarzyna Kapitan, Seán Vrieland, Apr 2023, Copenhague, France</w:t>
+              <w:t xml:space="preserve">Manuscript and Early Book Destruction Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr K. A. Murchison, May 2023, Leiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309410v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des pratiques des copistes et des artistes du scriptorium du Mont Saint-Michel au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1023-2023 : le Mont Saint-Michel en Normandie et en Europe. Nouvelles découvertes et nouvelles perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathilde Labatut; Fabien Paquet; Christophe Maneuvrier (collaboration), May 2023, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification et caractérisation des composés colorés extraits des feuilles de Justicia spicigera</w:t>
+                <w:t xml:space="preserve">The Mappa Mundi of Albi - Materials identification of an 8th century manuscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Arberet</w:t>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Heu-Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witold Nowik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Andraud</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP23 - 15ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l'AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Care and Conservation of Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthew Driscoll, Ragnheiður Mósesdóttir, Katarzyna Kapitan, Seán Vrieland, Apr 2023, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071112v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports des analyses physico-chimiques à la connaissance du manuscrit 50 d'Avranches, provenant du Mont Saint-Michel (Blois-Orléans, vers 1020)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Purification et caractérisation des composés colorés extraits des feuilles de Justicia spicigera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Les Ymagiers. Séance du 12 juin 2023 (École du Louvre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claudia Rabel, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SEP23 - 15ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l'AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807882v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and low-cost imaging methodology to recover writings in fire-damaged medieval manuscripts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les apports des analyses physico-chimiques à la connaissance du manuscrit 50 d'Avranches, provenant du Mont Saint-Michel (Blois-Orléans, vers 1020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscript and Early Book Destruction Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr K. A. Murchison, May 2023, Leiden (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire : Les Ymagiers. Séance du 12 juin 2023 (École du Louvre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudia Rabel, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807872v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of the purple colourant from Justicia spicigera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New insights into the chemistry of Justicia spicigera dyestuff from Central America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Andraud</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821916v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses du Jikji par spectroscopie infrarouge à transformée de Fourier et imagerie de fluorescence X</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Purification and characterisation of the purple colourant from Justicia spicigera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on the Results of the Scientific Analyses of the Jikji</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cheongju, Corée du Sud</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833130v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude matérielle des manuscrits du Mont Saint-Michel. Regard sur les pratiques du scriptorium au XIème siècle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyses du Jikji par spectroscopie infrarouge à transformée de Fourier et imagerie de fluorescence X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire - La fabrique de l’art : utilisation des données matérielles en histoire de l’art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sigrid Mirabaud; Charlotte Denoël, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Seminar on the Results of the Scientific Analyses of the Jikji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cheongju, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309254v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the chemistry of Justicia spicigera dyestuff from Central America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude matérielle des manuscrits du Mont Saint-Michel. Regard sur les pratiques du scriptorium au XIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Arberet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire - La fabrique de l’art : utilisation des données matérielles en histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sigrid Mirabaud; Charlotte Denoël, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714450v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scriptorium et la bibliothèque du Mont Saint-Michel au XIe siècle : analyse matérielle des manuscrits (parchemins, encres, pigments et liants)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Arberet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa P Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRHT, séminaire d'Histoire des bibliothèques anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delmulle, Jérémy, Mar 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium Surfaces in Heritage Collections: Evaluating Surface Appearance Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Florescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Betinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Interim Meeting of the ICOM-CC Metals Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological considerations regarding the problem of apparent versus intrinsic fluorescence properties of historical paint layers (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Magaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2527271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REX Project: Extraction and Processing of underlying Texts ‐ Study of a Marie‐Antoinette secret Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Natural Sciences and Technology in Manuscript Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures, Hamburg, Feb 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfeit coinage of the Holy Roman Empire in the 16th century: silvering process and archaeometallurgical replications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02368846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive characterization of dye-based paints in prehispanic Mesoamerica: The colors of the Codex Borbonicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Dyes in History &amp; Archaeology 2015 conference (DHA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochineal in the Codex Borbonicus and Mesoamerican codices: from assumption to characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rojo Mexicano - Coloquio internacional sobre grana cochinilla en el arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museo del Palacio de Bellas Artes, Nov 2014, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5584,400 +5718,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orseille : suivi de l’influence des conditions de synthèse de l’orseille sur la couleur d’un colorant médiéval par HPLC-DAD-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès francophone de l’Afsep sur les sciences séparatives et couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the Mesoamerican traditional dye extracted from the Justicia spicigera plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technart 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From analytical to preparative chromatography: optimisation of an offline bidimensional separation for the purification of the coloured compounds in a traditional mesoamerican dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP21 - 14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5987,739 +6121,739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman-Egyptian mummy portraits and panels of gods from the Louvre: renewed historical and material knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brunel-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Solenn Le Hô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Los Angeles: J. Paul Getty Museum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In M. Svoboda, C.R. Cartwright (eds), Mummy Portraits of Roman Egypt: Emerging Research from the APPEAR Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler les manuscrits anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains Petites et grandes découvertes de l'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-208, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie hyperspectrale pour l'analyse d'œuvres peintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Alfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation portable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.43-65, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.2457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre lisibles des manuscrits sinistrés : Apport de l’imagerie scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Preliminary investigation on the Codex Borbonicus: macroscopic examination and coloring materials characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Michelin et Laurianne Robinet. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Dupey-Garcia, M. Vazquez de Agredos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque : Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique D'Eure-et-Loir, pp.51-72, 2018, 2-905866-90-X</w:t>
+              <w:t xml:space="preserve">Painting the Skin: Pigments on Bodies and Codices in Pre-Columbian Mesoamerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Part II (Chapter 10), The University of Arizona Press, Tucson, pp.157-174, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036223v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigation on the Codex Borbonicus: macroscopic examination and coloring materials characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rendre lisibles des manuscrits sinistrés : Apport de l’imagerie scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">E. Dupey-Garcia, M. Vazquez de Agredos. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Michelin et Laurianne Robinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Painting the Skin: Pigments on Bodies and Codices in Pre-Columbian Mesoamerica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Part II (Chapter 10), The University of Arizona Press, Tucson, pp.157-174, 2018</w:t>
+              <w:t xml:space="preserve">Actes du colloque : Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique D'Eure-et-Loir, pp.51-72, 2018, 2-905866-90-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690169v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearwing butterflies challenge the thermal melanism hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Ossola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bougiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6729,243 +6863,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs de l'orseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); CNRS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique et financier du projet Étude Matérielle des Manuscrits Anciens du Mont Saint-Michel (EMMA du Mont Saint-Michel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville d'Avranches; Centre de recherche sur la conservation. 2020, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6975,100 +7109,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération pluriséculaire des systèmes verre/fer en milieu anoxique : apport des analogues archéologiques à la compréhension des mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Pierre et Marie Curie - Paris VI, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00735512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7078,129 +7212,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michelin A. et Robinet L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rescapés du feu - L'imagerie scientifique au service des manuscrits de Chartres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Chartres, Société Archéologique D'Eure-et-Loir, pp.157, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7347,51 +7481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heu-Thao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galante" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.05.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Maria Ibele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.142281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ossola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pinna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70110" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.03.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sablier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104327" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211954v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202200774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00593-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Membre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zenatti Fadanelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04196-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pellizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03655-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521340v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosarosa Manca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Burgio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Button" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Browne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Horsfall Turner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12668-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Kwimang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.06.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.08.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deschaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidelich St&#233;phane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loubard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817747276" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubard Fabrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00749C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Verney-Carron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Morlok" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3066271" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa P Belhadj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Magaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alloin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Doucet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04163349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663797v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534486v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807583v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2457" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Doucet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie H&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2026.113809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heu-Thao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Galante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.05.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Maria Ibele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.142281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ossola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pinna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Laclavetine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Jean Pinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sablier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104327" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.03.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202200774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gimat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouchon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-021-00593-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Membre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zenatti Fadanelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04196-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Pellizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03655-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosarosa Manca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Burgio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Button" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Browne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Horsfall Turner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12668-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Kwimang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Schmeltz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poirel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.08.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deschaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidelich St&#233;phane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loubard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817747276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980375v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubard Fabrice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00749C" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Burger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Neff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQRKRNVZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Verney-Carron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Morlok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miteva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393980v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueshi Bai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3066271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807872v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071112v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Heron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa P Belhadj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Florescu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Betinelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Magaldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Hijazi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527271" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02368846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alloin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04163349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brunel-Duverger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998430v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Alfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2457" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036223v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257566v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535050v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>