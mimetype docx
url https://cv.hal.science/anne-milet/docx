--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,763 +100,763 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
+                <w:t xml:space="preserve">Methyllithium “On‐Water” Addition on Ketone: H‐Bond Network and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme L Tripodi</w:t>
+                <w:t xml:space="preserve">Samuel Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chatelain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.70200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421337v1</w:t>
+                <w:t xml:space="preserve">hal-05241085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic and Molecular Structures of Bioinspired Heterodinuclear NiFe Catalyst for Enhanced Catalytic H 2 Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing oxidation-controlled proton transfer at the graphene oxide-water interface with deep neural network force fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Azom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toheeb Balogun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revati Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.5c00019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (78), pp.15223-15226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC03431K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346297v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyllithium “On‐Water” Addition on Ketone: H‐Bond Network and Mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme L Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.70200⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.21009-21018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241085v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing oxidation-controlled proton transfer at the graphene oxide-water interface with deep neural network force fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the Electronic and Molecular Structures of Bioinspired Heterodinuclear NiFe Catalyst for Enhanced Catalytic H 2 Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golam Azom</w:t>
+                <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toheeb Balogun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf David</w:t>
+                <w:t xml:space="preserve">Mathieu Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revati Kumar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polydoros-Chrysovalantis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (78), pp.15223-15226. </w:t>
+              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (4), pp.230-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC03431K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.5c00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241077v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the interplay between charge transfer and CO 2 insertion in the adsorption of a NiFe catalyst for CO 2 electroreduction on a graphite support through DFT computational approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Graphene Oxide to Graphene: Changes in Interfacial Water Structure and Reactivity Using Deep Neural Network Force Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Duboc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Golam Azom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.27355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530347v1</w:t>
+                <w:t xml:space="preserve">hal-04708471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Graphene Oxide to Graphene: Changes in Interfacial Water Structure and Reactivity Using Deep Neural Network Force Fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the interplay between charge transfer and CO 2 insertion in the adsorption of a NiFe catalyst for CO 2 electroreduction on a graphite support through DFT computational approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subash Arjunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maldivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (19), pp.1690-1696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708471v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNDERSTANDING GOLD‐ALKYNE ACTIVATION FROM BOND DISSOCIATION ENERGIES OF GOLD‐ALKYNE COMPLEXES</w:t>
               </w:r>
@@ -894,51 +894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did Homocysteine Take Part in the Start of the Synthesis of Peptides on the Early Earth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparta Youssef-Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1119,64 +1119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234, pp.34-41. </w:t>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Leqraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,90 +1742,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Water at Graphene Oxide Surface: Ordered or Disordered?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visal Subasinghege Don</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (7), pp.1636-1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2006,77 +2006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Pairing in HCl–Water Clusters: From Electronic Structure Investigations to Multiconfigurational Force-Field Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin Bresnahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (43), pp.9371-9381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2149,51 +2149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2368,1480 +2368,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Hydroperoxide Intermediate in Superoxide Reductase: Protonation or Dissociation First? MM Dynamics and QM/MM Metadynamics Study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf David</w:t>
+                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nivière</w:t>
+                <w:t xml:space="preserve">Richard B Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (6), pp.2987-3004. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540501v1</w:t>
+                <w:t xml:space="preserve">hal-03146746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the very beginning of life on Earth: the thiol-rich peptide (TRP) world hypothesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vallée</w:t>
+                <w:t xml:space="preserve">Iron Hydroperoxide Intermediate in Superoxide Reductase: Protonation or Dissociation First? MM Dynamics and QM/MM Metadynamics Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu-Dung Ly</w:t>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rao</w:t>
+                <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (8-9), pp.471 - 478. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.2987-3004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.170028yv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688807v1</w:t>
+                <w:t xml:space="preserve">hal-01540501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gatineau</w:t>
+                <w:t xml:space="preserve">At the very beginning of life on Earth: the thiol-rich peptide (TRP) world hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Kieu-Dung Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard B Cole</w:t>
+                <w:t xml:space="preserve">K. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (8-9), pp.471 - 478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.170028yv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146746v1</w:t>
+                <w:t xml:space="preserve">hal-01688807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond Controlled π-Dimerization in Viologen-Appended Calixarenes: Revealing a Subtle Balance of Weak Interactions</w:t>
+                <w:t xml:space="preserve">Experimental and Computational Insights into Carbon Dioxide Fixation by RZnOH Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Kamil Sokołowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Wytko</w:t>
+                <w:t xml:space="preserve">Wojciech Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Weiss</w:t>
+                <w:t xml:space="preserve">Adam Tulewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+                <w:t xml:space="preserve">Anna M. Cieślak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Justyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01982⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (14), pp.5496 - 5503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201406271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234128v1</w:t>
+                <w:t xml:space="preserve">hal-01651027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was methionine the molecular trigger of life on early earth?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrogen-Bond Controlled π-Dimerization in Viologen-Appended Calixarenes: Revealing a Subtle Balance of Weak Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wytko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (16), pp.4058-4061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1034314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01651428v1</w:t>
+                <w:t xml:space="preserve">hal-01234128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Was methionine the molecular trigger of life on early earth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Raghavendra Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191 (2), pp.329 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1034314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01651091v1</w:t>
+                <w:t xml:space="preserve">hal-01651428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study, Synthesis, and Reactivity of Five-Membered-Ring Acyl Sulfonium Cations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (10), pp.3876 - 3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500749⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01651424v1</w:t>
+                <w:t xml:space="preserve">hal-01651091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Computational Insights into Carbon Dioxide Fixation by RZnOH Species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna M. Cieślak</w:t>
+                <w:t xml:space="preserve">Theoretical Study, Synthesis, and Reactivity of Five-Membered-Ring Acyl Sulfonium Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Justyniak</w:t>
+                <w:t xml:space="preserve">Nicolas Caiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (14), pp.5496 - 5503. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6125 - 6129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201406271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651027v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conformational Flexibility of Human Casein Kinase Catalytic Subunit Explored by Metadynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (5), pp.1134 - 1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529572v1</w:t>
+                <w:t xml:space="preserve">hal-01652174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Dubois</w:t>
+                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Lightbody</w:t>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.1939 - 1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652214v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Flexibility of Human Casein Kinase Catalytic Subunit Explored by Metadynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lightbody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.01.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01652174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Halogenoacetanilides as hydrogen-bonding organocatalysts that activate carbonyl bonds: fluorine versus chlorine and bromine</w:t>
               </w:r>
@@ -3986,77 +3986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing kojic acid binding to tyrosinase enzyme: insights from a model complex and QM/MM calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bubacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4107,51 +4107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible dimerization of viologen radicals covalently linked to a calixarene platform: Experimental and theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,485 +4247,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox control of molecular motions in bipyridinium appended calixarenes.</w:t>
+                <w:t xml:space="preserve">Long-range electronic connection in picket-fence like ferrocene–porphyrin derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Iordache</w:t>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramu Kannappan</w:t>
+                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Métay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (26), pp.4383-9. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.1196 - 1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob40356d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2DT31667F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919286v1</w:t>
+                <w:t xml:space="preserve">hal-01652830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
+                <w:t xml:space="preserve">Redox control of molecular motions in bipyridinium appended calixarenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boichot</w:t>
+                <w:t xml:space="preserve">Adriana Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coudurier</w:t>
+                <w:t xml:space="preserve">Ramu Kannappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">Estelle Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claudel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Baccar</w:t>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (26), pp.4383-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40356d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935012v1</w:t>
+                <w:t xml:space="preserve">hal-00919286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range electronic connection in picket-fence like ferrocene–porphyrin derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H. Devillers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+                <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">N. Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (4), pp.1196 - 1209. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2DT31667F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652830v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Control of Rotary Motions in Ferrocene-Based Elemental Ball Bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5081,103 +5081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viologen-based redox-switchable anion-binding receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramu Kannappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramu Kannappan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (7), pp.1373-1386. </w:t>
@@ -5227,77 +5227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial and polycrystalline growth of AlN by high temperature CVD: Experimental results and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,64 +5477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Binding of Inhibitors Derived from Tetrabromobenzimidazole to the CK2 Protein Using a QM/MM-PB/SA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Retegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (4), pp.963 - 971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5594,51 +5594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Laio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (9), pp.2193 - 2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5666,1448 +5666,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t>
+                <w:t xml:space="preserve">Mechanistic investigations of the phosphine-mediated nitrone deoxygenation reaction and its application in cyclic imine synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reddy Thota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+                <w:t xml:space="preserve">Marie-Louise Dheu-Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
+                <w:t xml:space="preserve">Jun Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (9), pp.2735 - 2743. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (50), pp.7038 - 7042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658984v1</w:t>
+                <w:t xml:space="preserve">hal-01658997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic investigations of the phosphine-mediated nitrone deoxygenation reaction and its application in cyclic imine synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Dheu-Andries</w:t>
+                <w:t xml:space="preserve">Reddy Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Py</w:t>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.175⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (9), pp.2735 - 2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658997v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t>
+                <w:t xml:space="preserve">Ynol Ethers from Dichloroenol Ethers: Mechanistic Elucidation Through 35 Cl Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Stecko</w:t>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad Pasniczek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.4445-4447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801704u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352480v1</w:t>
+                <w:t xml:space="preserve">hal-02477037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konrad Pasniczek</w:t>
+                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zeghida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Perez</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352500v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Pasniczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (14), pp.1660-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01900191v1</w:t>
+                <w:t xml:space="preserve">hal-00352500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ynol Ethers from Dichloroenol Ethers: Mechanistic Elucidation Through 35 Cl Labeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Pasniczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Darses</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol801704u⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (18), pp.2140-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477037v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 852 (1-3), pp.54 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900192v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water surface is acidic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C−C and C−H Reductive Eliminations from Platinum(IV) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Laio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Buch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Fawzi Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vacha</w:t>
+                <w:t xml:space="preserve">Matthias Krack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel. Jungwirth</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5), pp.1241 - 1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om060980h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171124v1</w:t>
+                <w:t xml:space="preserve">hal-01900190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water surface is acidic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Dheu-Andries</w:t>
+                <w:t xml:space="preserve">Victoria Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Belmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Milet</w:t>
+                <w:t xml:space="preserve">Robert Vacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel. Jungwirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 811, pp.175-182</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104, pp.7342-7347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159603v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C−C and C−H Reductive Eliminations from Platinum(IV) Complexes</w:t>
+                <w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Parrinello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Dheu-Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 811, pp.175-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01900190v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoionization at the surface of neat water : is the top layer pH neutral , basic , or acidic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel. Jungwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.4736-4747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Dheu Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 811, pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7268,294 +7268,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C-C and C-H Reductive Eliminations from Platinum(IV) Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver versus Gold Catalysis in Tandem Reactions of Carbonyl Functions onto Alkynes: A Versatile Access to Furoquinoline and Pyranoquinoline Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (19), pp.5632-5641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200700202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172456v1</w:t>
+                <w:t xml:space="preserve">hal-01121405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver versus Gold Catalysis in Tandem Reactions of Carbonyl Functions onto Alkynes: A Versatile Access to Furoquinoline and Pyranoquinoline Cores</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C-C and C-H Reductive Eliminations from Platinum(IV) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Laio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fawzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.1241-1249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200700202⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01121405v1</w:t>
+                <w:t xml:space="preserve">hal-00172456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t>
               </w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,64 +7726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoly Vekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 691 (20), pp.4281-4288. </w:t>
@@ -7980,64 +7980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.8144-8147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,103 +8062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Early Events in the Pauson−Khand Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (22), pp.4073-4075. </w:t>
@@ -8209,51 +8209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the hydrogen chloride trihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Struniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Sadlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Cancellation of Errors in Ab Initio Calculations: Structure and Energetics of the OH - (H 2 O) System and Electric Dipole Properties of the Subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8467,51 +8467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some problems with the accuracy in ab initio calculations of the static dipole polarizability components: example of the OH− ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OH − (H 2 O) 2 system: efficiency of ab initio and DFT calculations for two- and three-body interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourida Ouamerali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,901 +8719,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Regiochemistry-Determining Step of the Pauson−Khand Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the protolytic dissociation of HCl in water clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrew Greene</w:t>
+                <w:t xml:space="preserve">Paul Wormer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja015781y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (1), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1377875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910662v1</w:t>
+                <w:t xml:space="preserve">hal-04910660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Regioselective Vilsmeier−Haack Acylation of Hexahydropyrroloindolizine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and properties of the weakly bound trimer (H2O)2HCl. Theoretical predictions and comparison with high-resolution rotational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Sayah</w:t>
+                <w:t xml:space="preserve">J. Sadlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pelloux-Léon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Kisiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 271 (3), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(01)00449-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo001769x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910655v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical predictions of vibration–rotation–tunneling dynamics of the weakly bound trimer (H2O)2HCl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cezary Struniewicz</w:t>
+                <w:t xml:space="preserve">Highly Regioselective Vilsmeier−Haack Acylation of Hexahydropyrroloindolizine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Korona</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nadia Pelloux-Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pardillos-Guindet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00754-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66 (7), pp.2522-2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo001769x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910659v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiochemistry in the Pauson−Khand Reaction: Has a Trans Effect Been Overlooked?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Regiochemistry-Determining Step of the Pauson−Khand Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 123 (23), pp.5396-5400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja004170n⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 123 (29), pp.7184-7185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja015781y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910663v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the protolytic dissociation of HCl in water clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical predictions of vibration–rotation–tunneling dynamics of the weakly bound trimer (H2O)2HCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Korona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Wormer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 343 (5-6), pp.588-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00754-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1377875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04910660v1</w:t>
+                <w:t xml:space="preserve">hal-04910659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of the weakly bound trimer (H2O)2HCl. Theoretical predictions and comparison with high-resolution rotational spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regiochemistry in the Pauson−Khand Reaction: Has a Trans Effect Been Overlooked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Sadlej</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Kisiel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denés Konya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 271 (3), pp.267-282. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (23), pp.5396-5400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(01)00449-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja004170n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910658v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Bonding in Water Clusters: Pair and Many-Body Interactions from Symmetry-Adapted Perturbation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wormer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad van der Avoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Cossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9857,51 +9857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9965,51 +9965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the OH−(H2O)2 system: Nature and importance of three-body interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,260 +10080,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ-Bond Metathesis Reactions Involving Palladium(II) Hydride and Methyl Complexes: A Theoretical Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reduction of Water to H 2 by Diorganopalladium(II) Complexes of Tris(pyrazol-1-yl)borate: Ab-Initio Theoretical Study of the Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. van Koten</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Canty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic960807l⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (24), pp.5331-5341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om9702338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003955v1</w:t>
+                <w:t xml:space="preserve">hal-05003954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Water to H 2 by Diorganopalladium(II) Complexes of Tris(pyrazol-1-yl)borate: Ab-Initio Theoretical Study of the Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">σ-Bond Metathesis Reactions Involving Palladium(II) Hydride and Methyl Complexes: A Theoretical Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allan Canty</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Kapteijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Koten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om9702338⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (15), pp.3223-3231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic960807l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05003954v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles and Hydrogen on a Nickel Catalyst: Theoretical Evidence of a Process Competing with the Total Hydrogenation Reaction</w:t>
               </w:r>
@@ -10345,51 +10345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10556,51 +10556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the protonation of square-planar palladium(II) complexes. Assessment of basis set and correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10691,77 +10691,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the CO2 reduction mechanism catalyzed by a NiFe complex on graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Catalysis Lyon France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10825,51 +10825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Hilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11189,77 +11189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Mechanistical Study of CO2 Reduction to CH4 by a Bio-Inspired NiFe Hydrogenase Model on graphite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua M. Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11368,51 +11368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11620,51 +11620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70200" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241077v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Azom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Balogun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revati Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03431K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708471v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03444" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12040555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mokdad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fd00085c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leforestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Francisco Hil&#225;rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dit Mady Traor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lespinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khazri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sahra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476620060025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visal Subasinghege Don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b10987" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin G Bresnahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara A Taylor-Edinbyrd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H Cleveland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Malone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S Dange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bresnahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07775" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01688807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Dung Ly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170028yv" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01982" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Raghavendra Rao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1034314" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caiveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500749" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SLX91X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Soko&#322;owski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tulewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Justyniak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D765SCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.01.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koeller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303662" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3462B2CA74D53CBD5DE38EB173806C59FABB5197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Oltean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4H1GJF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iordache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Kannappan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40356d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652830v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31667F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209766e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMNFFB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retegan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oltean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.02.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S40T25-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00757A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XLTZ2RHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100478f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci8004435" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.175" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVPWT9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Buch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vacha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel. Jungwirth" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devlin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Kotera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dheu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laayoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035503z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Struniewicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10324" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN0HSX3L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Weck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kochanski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0265541" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G76Z6X1P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(02)00217-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKTF7KDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Turki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(01)00671-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZB7J52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910662v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja015781y" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F172FSTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910655v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pelloux-L&#233;on" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pardillos-Guindet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001769x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK7S7JZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00754-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4MT7PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#233;s Konya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja004170n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BF85KLG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wormer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1377875" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910658v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struniewicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moszynski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadlej" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00449-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQB68J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp990773d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K250P5HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cossi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9911059" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDXMXW2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003953v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Canty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00402-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477353" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kapteijn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Koten" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic960807l" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003954v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9702338" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNBFDM9Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910671v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0101" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8VLB3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dedieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01114850" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5SKNSW2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim El Qami" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hilari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J. dos Santos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776740v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440667v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Azom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Balogun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revati Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03431K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12040555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mokdad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fd00085c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leforestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Francisco Hil&#225;rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dit Mady Traor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lespinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khazri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sahra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476620060025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visal Subasinghege Don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b10987" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin G Bresnahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara A Taylor-Edinbyrd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H Cleveland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Malone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S Dange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bresnahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07775" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01688807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Dung Ly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170028yv" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Soko&#322;owski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tulewicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Justyniak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406271" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D765SCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01982" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Raghavendra Rao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1034314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caiveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500749" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SLX91X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.01.031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koeller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303662" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3462B2CA74D53CBD5DE38EB173806C59FABB5197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Oltean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4H1GJF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31667F" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iordache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Kannappan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40356d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209766e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMNFFB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retegan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oltean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.02.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S40T25-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00757A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XLTZ2RHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100478f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci8004435" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658997v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.175" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVPWT9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Buch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vacha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel. Jungwirth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devlin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Kotera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dheu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laayoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035503z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Struniewicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10324" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN0HSX3L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Weck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kochanski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0265541" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G76Z6X1P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(02)00217-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKTF7KDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Turki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(01)00671-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZB7J52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910660v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wormer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1377875" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910658v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struniewicz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moszynski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadlej" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00449-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQB68J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910655v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pelloux-L&#233;on" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pardillos-Guindet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001769x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK7S7JZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910662v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja015781y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F172FSTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00754-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4MT7PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#233;s Konya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja004170n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BF85KLG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp990773d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K250P5HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cossi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9911059" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDXMXW2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003953v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Canty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00402-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477353" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9702338" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNBFDM9Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kapteijn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Koten" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic960807l" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910671v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0101" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8VLB3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dedieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01114850" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5SKNSW2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim El Qami" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hilari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J. dos Santos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776740v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440667v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>