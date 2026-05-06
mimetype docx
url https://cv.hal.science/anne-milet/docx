--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -100,585 +100,585 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyllithium “On‐Water” Addition on Ketone: H‐Bond Network and Mechanism</w:t>
+                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mador</w:t>
+                <w:t xml:space="preserve">Guilherme L Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.70200⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.21009-21018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241085v1</w:t>
+                <w:t xml:space="preserve">hal-05421337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing oxidation-controlled proton transfer at the graphene oxide-water interface with deep neural network force fields</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the Electronic and Molecular Structures of Bioinspired Heterodinuclear NiFe Catalyst for Enhanced Catalytic H 2 Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revati Kumar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subash Arjunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Curtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polydoros-Chrysovalantis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC03431K⟩</w:t>
+              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (4), pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.5c00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241077v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Probing oxidation-controlled proton transfer at the graphene oxide-water interface with deep neural network force fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Azom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toheeb Balogun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revati Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (78), pp.15223-15226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC03431K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421337v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic and Molecular Structures of Bioinspired Heterodinuclear NiFe Catalyst for Enhanced Catalytic H 2 Evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methyllithium “On‐Water” Addition on Ketone: H‐Bond Network and Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydoros-Chrysovalantis Ioannou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (4), pp.230-237. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.5c00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.70200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346297v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Graphene Oxide to Graphene: Changes in Interfacial Water Structure and Reactivity Using Deep Neural Network Force Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Azom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -712,103 +712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the interplay between charge transfer and CO 2 insertion in the adsorption of a NiFe catalyst for CO 2 electroreduction on a graphite support through DFT computational approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (19), pp.1690-1696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,51 +894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did Homocysteine Take Part in the Start of the Synthesis of Peptides on the Early Earth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparta Youssef-Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1119,64 +1119,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne M. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 234, pp.34-41. </w:t>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sahra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Leqraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,90 +1742,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Water at Graphene Oxide Surface: Ordered or Disordered?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visal Subasinghege Don</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (7), pp.1636-1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2006,77 +2006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Pairing in HCl–Water Clusters: From Electronic Structure Investigations to Multiconfigurational Force-Field Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caitlin Bresnahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (43), pp.9371-9381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2149,51 +2149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2368,1480 +2368,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gatineau</w:t>
+                <w:t xml:space="preserve">Iron Hydroperoxide Intermediate in Superoxide Reductase: Protonation or Dissociation First? MM Dynamics and QM/MM Metadynamics Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.2987-3004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146746v1</w:t>
+                <w:t xml:space="preserve">hal-01540501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Hydroperoxide Intermediate in Superoxide Reductase: Protonation or Dissociation First? MM Dynamics and QM/MM Metadynamics Study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf David</w:t>
+                <w:t xml:space="preserve">At the very beginning of life on Earth: the thiol-rich peptide (TRP) world hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Kieu-Dung Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nivière</w:t>
+                <w:t xml:space="preserve">K. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (6), pp.2987-3004. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (8-9), pp.471 - 478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.170028yv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540501v1</w:t>
+                <w:t xml:space="preserve">hal-01688807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the very beginning of life on Earth: the thiol-rich peptide (TRP) world hypothesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vallée</w:t>
+                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu-Dung Ly</w:t>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rao</w:t>
+                <w:t xml:space="preserve">Richard B Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (8-9), pp.471 - 478. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.170028yv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688807v1</w:t>
+                <w:t xml:space="preserve">hal-03146746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Computational Insights into Carbon Dioxide Fixation by RZnOH Species</w:t>
+                <w:t xml:space="preserve">Hydrogen-Bond Controlled π-Dimerization in Viologen-Appended Calixarenes: Revealing a Subtle Balance of Weak Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Sokołowski</w:t>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Bury</w:t>
+                <w:t xml:space="preserve">Jennifer Wytko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Tulewicz</w:t>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M. Cieślak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iwona Justyniak</w:t>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201406271⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (16), pp.4058-4061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651027v1</w:t>
+                <w:t xml:space="preserve">hal-01234128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond Controlled π-Dimerization in Viologen-Appended Calixarenes: Revealing a Subtle Balance of Weak Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Was methionine the molecular trigger of life on early earth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. V. Raghavendra Rao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01982⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191 (2), pp.329 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1034314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234128v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was methionine the molecular trigger of life on early earth?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. V. Raghavendra Rao</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1034314⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (10), pp.3876 - 3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651428v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study, Synthesis, and Reactivity of Five-Membered-Ring Acyl Sulfonium Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6125 - 6129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651091v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study, Synthesis, and Reactivity of Five-Membered-Ring Acyl Sulfonium Cations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Rao</w:t>
+                <w:t xml:space="preserve">Experimental and Computational Insights into Carbon Dioxide Fixation by RZnOH Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sokołowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Tulewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Cieślak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Caiveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Iwona Justyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6125 - 6129. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (14), pp.5496 - 5503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201406271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651424v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Flexibility of Human Casein Kinase Catalytic Subunit Explored by Metadynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gouron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Blu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.01.031⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.1939 - 1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652174v1</w:t>
+                <w:t xml:space="preserve">hal-01529572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lightbody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529572v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Conformational Flexibility of Human Casein Kinase Catalytic Subunit Explored by Metadynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (5), pp.1134 - 1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01652214v1</w:t>
+                <w:t xml:space="preserve">hal-01652174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-Halogenoacetanilides as hydrogen-bonding organocatalysts that activate carbonyl bonds: fluorine versus chlorine and bromine</w:t>
               </w:r>
@@ -3986,77 +3986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing kojic acid binding to tyrosinase enzyme: insights from a model complex and QM/MM calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bubacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4107,51 +4107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible dimerization of viologen radicals covalently linked to a calixarene platform: Experimental and theoretical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,485 +4247,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range electronic connection in picket-fence like ferrocene–porphyrin derivatives</w:t>
+                <w:t xml:space="preserve">Redox control of molecular motions in bipyridinium appended calixarenes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H. Devillers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Adriana Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
+                <w:t xml:space="preserve">Ramu Kannappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+                <w:t xml:space="preserve">Estelle Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (4), pp.1196 - 1209. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (26), pp.4383-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2DT31667F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40356d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652830v1</w:t>
+                <w:t xml:space="preserve">hal-00919286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox control of molecular motions in bipyridinium appended calixarenes.</w:t>
+                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Iordache</w:t>
+                <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramu Kannappan</w:t>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Métay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob40356d⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919286v1</w:t>
+                <w:t xml:space="preserve">hal-00935012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range electronic connection in picket-fence like ferrocene–porphyrin derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coudurier</w:t>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claudel</w:t>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baccar</w:t>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133 (1), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.1196 - 1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2DT31667F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935012v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Control of Rotary Motions in Ferrocene-Based Elemental Ball Bearings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5081,103 +5081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viologen-based redox-switchable anion-binding receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramu Kannappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (7), pp.1373-1386. </w:t>
@@ -5227,77 +5227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial and polycrystalline growth of AlN by high temperature CVD: Experimental results and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,64 +5477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Binding of Inhibitors Derived from Tetrabromobenzimidazole to the CK2 Protein Using a QM/MM-PB/SA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Retegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (4), pp.963 - 971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5594,51 +5594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Laio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (9), pp.2193 - 2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5666,978 +5666,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic investigations of the phosphine-mediated nitrone deoxygenation reaction and its application in cyclic imine synthesis</w:t>
+                <w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cividino</w:t>
+                <w:t xml:space="preserve">Reddy Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Dheu-Andries</w:t>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Py</w:t>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (50), pp.7038 - 7042. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (9), pp.2735 - 2743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658997v1</w:t>
+                <w:t xml:space="preserve">hal-01658984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic investigations of the phosphine-mediated nitrone deoxygenation reaction and its application in cyclic imine synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cividino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reddy Thota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">Marie-Louise Dheu-Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+                <w:t xml:space="preserve">Jun Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Humbel</w:t>
+                <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (50), pp.7038 - 7042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658984v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ynol Ethers from Dichloroenol Ethers: Mechanistic Elucidation Through 35 Cl Labeling</w:t>
+                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Darses</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sebastian Stecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Pasniczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol801704u⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (14), pp.1660-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477037v1</w:t>
+                <w:t xml:space="preserve">hal-00352500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Debray</w:t>
+                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Pasniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (18), pp.2140-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900192v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 852 (1-3), pp.54 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352500v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ynol Ethers from Dichloroenol Ethers: Mechanistic Elucidation Through 35 Cl Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.4445-4447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801704u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00352480v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zeghida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 852 (1-3), pp.54 - 61. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900191v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C−C and C−H Reductive Eliminations from Platinum(IV) Complexes</w:t>
               </w:r>
@@ -6782,51 +6782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water surface is acidic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,51 +7037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Dheu Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 811, pp.175-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Vaxelaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Belmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Selmeczi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,64 +7726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoly Vekey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 691 (20), pp.4281-4288. </w:t>
@@ -7980,64 +7980,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.8144-8147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,103 +8062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Early Events in the Pauson−Khand Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (22), pp.4073-4075. </w:t>
@@ -8209,51 +8209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the hydrogen chloride trihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Struniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Sadlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Cancellation of Errors in Ab Initio Calculations: Structure and Energetics of the OH - (H 2 O) System and Electric Dipole Properties of the Subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8467,51 +8467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some problems with the accuracy in ab initio calculations of the static dipole polarizability components: example of the OH− ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OH − (H 2 O) 2 system: efficiency of ab initio and DFT calculations for two- and three-body interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourida Ouamerali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,901 +8719,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the protolytic dissociation of HCl in water clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Regiochemistry-Determining Step of the Pauson−Khand Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Wormer</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1377875⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (29), pp.7184-7185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja015781y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910660v1</w:t>
+                <w:t xml:space="preserve">hal-04910662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of the weakly bound trimer (H2O)2HCl. Theoretical predictions and comparison with high-resolution rotational spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Highly Regioselective Vilsmeier−Haack Acylation of Hexahydropyrroloindolizine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pelloux-Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Pardillos-Guindet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(01)00449-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66 (7), pp.2522-2525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo001769x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910658v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Regioselective Vilsmeier−Haack Acylation of Hexahydropyrroloindolizine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Sayah</w:t>
+                <w:t xml:space="preserve">Theoretical predictions of vibration–rotation–tunneling dynamics of the weakly bound trimer (H2O)2HCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Struniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pelloux-Léon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tatiana Korona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 343 (5-6), pp.588-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00754-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo001769x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910655v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Regiochemistry-Determining Step of the Pauson−Khand Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Regiochemistry in the Pauson−Khand Reaction: Has a Trans Effect Been Overlooked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denés Konya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 123 (29), pp.7184-7185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja015781y⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 123 (23), pp.5396-5400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja004170n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910662v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical predictions of vibration–rotation–tunneling dynamics of the weakly bound trimer (H2O)2HCl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical study of the protolytic dissociation of HCl in water clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Struniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wormer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00754-0⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (1), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1377875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04910659v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiochemistry in the Pauson−Khand Reaction: Has a Trans Effect Been Overlooked?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure and properties of the weakly bound trimer (H2O)2HCl. Theoretical predictions and comparison with high-resolution rotational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sadlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denés Konya</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Kisiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 123 (23), pp.5396-5400. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 271 (3), pp.267-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja004170n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(01)00449-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910663v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Bonding in Water Clusters: Pair and Many-Body Interactions from Symmetry-Adapted Perturbation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wormer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad van der Avoird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9711,51 +9711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Cossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9857,51 +9857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9965,51 +9965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the OH−(H2O)2 system: Nature and importance of three-body interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,260 +10080,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Water to H 2 by Diorganopalladium(II) Complexes of Tris(pyrazol-1-yl)borate: Ab-Initio Theoretical Study of the Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">σ-Bond Metathesis Reactions Involving Palladium(II) Hydride and Methyl Complexes: A Theoretical Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allan Canty</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Kapteijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Koten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om9702338⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (15), pp.3223-3231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic960807l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003954v1</w:t>
+                <w:t xml:space="preserve">hal-05003955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ-Bond Metathesis Reactions Involving Palladium(II) Hydride and Methyl Complexes: A Theoretical Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reduction of Water to H 2 by Diorganopalladium(II) Complexes of Tris(pyrazol-1-yl)borate: Ab-Initio Theoretical Study of the Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. van Koten</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Canty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (24), pp.5331-5341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om9702338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic960807l⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05003955v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles and Hydrogen on a Nickel Catalyst: Theoretical Evidence of a Process Competing with the Total Hydrogenation Reaction</w:t>
               </w:r>
@@ -10345,51 +10345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10556,51 +10556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the protonation of square-planar palladium(II) complexes. Assessment of basis set and correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10704,64 +10704,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the CO2 reduction mechanism catalyzed by a NiFe complex on graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Catalysis Lyon France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10825,51 +10825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Hilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11189,77 +11189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Mechanistical Study of CO2 Reduction to CH4 by a Bio-Inspired NiFe Hydrogenase Model on graphite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua M. Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11368,51 +11368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11620,51 +11620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mador" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241077v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Azom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Balogun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revati Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03431K" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12040555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mokdad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fd00085c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leforestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Francisco Hil&#225;rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dit Mady Traor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lespinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khazri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sahra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476620060025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visal Subasinghege Don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b10987" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin G Bresnahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara A Taylor-Edinbyrd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H Cleveland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Malone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S Dange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bresnahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07775" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01688807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Dung Ly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170028yv" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Soko&#322;owski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tulewicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Justyniak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406271" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D765SCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01982" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Raghavendra Rao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1034314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caiveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500749" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SLX91X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652174v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.01.031" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koeller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303662" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3462B2CA74D53CBD5DE38EB173806C59FABB5197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Oltean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4H1GJF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652830v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31667F" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iordache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Kannappan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40356d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209766e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMNFFB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retegan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oltean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.02.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S40T25-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00757A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XLTZ2RHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100478f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci8004435" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658997v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.175" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVPWT9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Buch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vacha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel. Jungwirth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devlin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Kotera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dheu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laayoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035503z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Struniewicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10324" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN0HSX3L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Weck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kochanski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0265541" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G76Z6X1P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(02)00217-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKTF7KDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Turki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(01)00671-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZB7J52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910660v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wormer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1377875" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910658v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struniewicz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moszynski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadlej" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00449-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQB68J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910655v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pelloux-L&#233;on" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pardillos-Guindet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001769x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK7S7JZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910662v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja015781y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F172FSTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910659v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00754-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4MT7PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#233;s Konya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja004170n" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BF85KLG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp990773d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K250P5HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cossi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9911059" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDXMXW2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003953v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Canty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00402-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477353" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9702338" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNBFDM9Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003955v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kapteijn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Koten" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic960807l" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910671v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0101" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8VLB3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dedieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01114850" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5SKNSW2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim El Qami" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hilari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J. dos Santos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776740v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440667v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Azom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Balogun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revati Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03431K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mador" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12040555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mokdad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fd00085c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leforestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Francisco Hil&#225;rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dit Mady Traor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lespinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khazri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sahra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476620060025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visal Subasinghege Don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b10987" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin G Bresnahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara A Taylor-Edinbyrd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H Cleveland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Malone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S Dange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bresnahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07775" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01688807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Dung Ly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170028yv" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01982" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Raghavendra Rao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1034314" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caiveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500749" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SLX91X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Soko&#322;owski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tulewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Justyniak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D765SCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.01.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koeller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303662" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3462B2CA74D53CBD5DE38EB173806C59FABB5197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Oltean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4H1GJF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iordache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Kannappan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40356d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652830v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31667F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209766e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMNFFB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retegan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oltean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.02.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S40T25-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00757A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XLTZ2RHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100478f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci8004435" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.175" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVPWT9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Buch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vacha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel. Jungwirth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devlin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Kotera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dheu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laayoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035503z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Struniewicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10324" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN0HSX3L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Weck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kochanski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0265541" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G76Z6X1P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(02)00217-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKTF7KDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Turki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(01)00671-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZB7J52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910662v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja015781y" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F172FSTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910655v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pelloux-L&#233;on" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pardillos-Guindet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001769x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK7S7JZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00754-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4MT7PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#233;s Konya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja004170n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BF85KLG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wormer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1377875" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910658v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struniewicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moszynski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadlej" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00449-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQB68J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp990773d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K250P5HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cossi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9911059" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDXMXW2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003953v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Canty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00402-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477353" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kapteijn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Koten" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic960807l" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003954v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9702338" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNBFDM9Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910671v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0101" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8VLB3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dedieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01114850" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5SKNSW2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim El Qami" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hilari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J. dos Santos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776740v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440667v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>