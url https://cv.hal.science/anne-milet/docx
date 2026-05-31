--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -66,10608 +66,10742 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
+                <w:t xml:space="preserve">Mechanistic Tuning of a Bio-Inspired NiFe Catalyst through Proton Relay Introduction for Enhanced H2 Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme L Tripodi</w:t>
+                <w:t xml:space="preserve">Lili Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chatelain</w:t>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep Kumar</w:t>
+                <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Duboc</w:t>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.21009-21018. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.6c01984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421337v1</w:t>
+                <w:t xml:space="preserve">hal-05635058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Electronic and Molecular Structures of Bioinspired Heterodinuclear NiFe Catalyst for Enhanced Catalytic H 2 Evolution</w:t>
+                <w:t xml:space="preserve">Selective Electrochemical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Reduction to Formate: Mechanistic Insights into [FeFe]-Hydrogenase Models with Tunable Bridging Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+                <w:t xml:space="preserve">Guilherme L Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
+                <w:t xml:space="preserve">Lucile Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subash Arjunan</w:t>
+                <w:t xml:space="preserve">Sandeep Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Curtil</w:t>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydoros-Chrysovalantis Ioannou</w:t>
+                <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (4), pp.230-237. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.21009-21018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.5c00019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346297v1</w:t>
+                <w:t xml:space="preserve">hal-05421337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing oxidation-controlled proton transfer at the graphene oxide-water interface with deep neural network force fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the Electronic and Molecular Structures of Bioinspired Heterodinuclear NiFe Catalyst for Enhanced Catalytic H 2 Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Suarez-Antuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subash Arjunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golam Azom</w:t>
+                <w:t xml:space="preserve">Mathieu Curtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toheeb Balogun</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polydoros-Chrysovalantis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC03431K⟩</w:t>
+              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (4), pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.5c00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241077v1</w:t>
+                <w:t xml:space="preserve">hal-05346297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyllithium “On‐Water” Addition on Ketone: H‐Bond Network and Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (22), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.70200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Graphene Oxide to Graphene: Changes in Interfacial Water Structure and Reactivity Using Deep Neural Network Force Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Probing oxidation-controlled proton transfer at the graphene oxide-water interface with deep neural network force fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golam Azom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toheeb Balogun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03444⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (78), pp.15223-15226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC03431K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708471v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the interplay between charge transfer and CO 2 insertion in the adsorption of a NiFe catalyst for CO 2 electroreduction on a graphite support through DFT computational approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (19), pp.1690-1696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcc.27355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNDERSTANDING GOLD‐ALKYNE ACTIVATION FROM BOND DISSOCIATION ENERGIES OF GOLD‐ALKYNE COMPLEXES</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Graphene Oxide to Graphene: Changes in Interfacial Water Structure and Reactivity Using Deep Neural Network Force Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golam Azom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revati Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400340⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648615v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did Homocysteine Take Part in the Start of the Synthesis of Peptides on the Early Earth?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNDERSTANDING GOLD‐ALKYNE ACTIVATION FROM BOND DISSOCIATION ENERGIES OF GOLD‐ALKYNE COMPLEXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparta Youssef-Saliba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Gueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Danladi Mador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.555. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom12040555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910569v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired heterodinuclear hydrogenase CoFe complex</w:t>
+                <w:t xml:space="preserve">Did Homocysteine Take Part in the Start of the Synthesis of Peptides on the Early Earth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Sun</w:t>
+                <w:t xml:space="preserve">Sparta Youssef-Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne M. Adam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1fd00085c⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12040555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597855v1</w:t>
+                <w:t xml:space="preserve">hal-04910569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing of the Cystic Barriers of Toxoplasma gondii by the Fluorescent Coumarin Tetra-Cyclopeptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bio-inspired heterodinuclear hydrogenase CoFe complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Lespinasse</w:t>
+                <w:t xml:space="preserve">Walaa Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26247506⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1fd00085c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692230v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT and TDDFT Study of 4-((Furan-2-Ylmethyl)Sulfonyl)-Substituted ZINC(II) Phthalocyanine: Importance of Grimme Dispersion with A Becke–Johnson Damping Correction and the Substituent Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossing of the Cystic Barriers of Toxoplasma gondii by the Fluorescent Coumarin Tetra-Cyclopeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leforestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviane Francisco Hilário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Dit Mady Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khazri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Ange Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0022476620060025⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (24), pp.7506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26247506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975982v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to thioacetate esters compatible with non-oxidative prebiotic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DFT and TDDFT Study of 4-((Furan-2-Ylmethyl)Sulfonyl)-Substituted ZINC(II) Phthalocyanine: Importance of Grimme Dispersion with A Becke–Johnson Damping Correction and the Substituent Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sahra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Leqraa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vallée</w:t>
+                <w:t xml:space="preserve">S. Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71524-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (6), pp.844-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0022476620060025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934448v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Direct Evidence of an ortho -Lithiated Aryloxetane: Solid and Solution Structure, and Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A way to thioacetate esters compatible with non-oxidative prebiotic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Leqraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Perna</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvain Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900949⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71524-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294014v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Water at Graphene Oxide Surface: Ordered or Disordered?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Direct Evidence of an ortho -Lithiated Aryloxetane: Solid and Solution Structure, and Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Falcicchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Salomone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visal Subasinghege Don</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b10987⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5549-5556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975960v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Perspectives in the Regioselective Indole Addition to Unsymmetrical Silyloxyallyl Cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial Water at Graphene Oxide Surface: Ordered or Disordered?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visal Subasinghege Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin G Bresnahan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revati Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (7), pp.1636-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b10987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828172v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Pairing in HCl–Water Clusters: From Electronic Structure Investigations to Multiconfigurational Force-Field Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic Perspectives in the Regioselective Indole Addition to Unsymmetrical Silyloxyallyl Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin G Bresnahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara A Taylor-Edinbyrd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander H Cleveland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin Bresnahan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitin S Dange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (43), pp.9371-9381. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b00853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975890v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reaction of Aminonitriles with Aminothiols: A Way to Thiol-Containing Peptides and Nitrogen Heterocycles in the Primitive Earth Ocean</w:t>
+                <w:t xml:space="preserve">Ion Pairing in HCl–Water Clusters: From Electronic Structure Investigations to Multiconfigurational Force-Field Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caitlin Bresnahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vallée</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revati Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life8040047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (43), pp.9371-9381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b07775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929877v1</w:t>
+                <w:t xml:space="preserve">hal-04975890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Dissociation Energies of Carbonyl Gold Complexes: a New Descriptor of Ligand Effects in Gold(I) Complexes?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">The Reaction of Aminonitriles with Aminothiols: A Way to Thiol-Containing Peptides and Nitrogen Heterocycles in the Primitive Earth Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Clavier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kieu Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT03721C⟩</w:t>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life8040047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889096v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Hydroperoxide Intermediate in Superoxide Reductase: Protonation or Dissociation First? MM Dynamics and QM/MM Metadynamics Study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolf David</w:t>
+                <w:t xml:space="preserve">Bond Dissociation Energies of Carbonyl Gold Complexes: a New Descriptor of Ligand Effects in Gold(I) Complexes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00126⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (43), pp.15497-15505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT03721C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540501v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the very beginning of life on Earth: the thiol-rich peptide (TRP) world hypothesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Vallée</w:t>
+                <w:t xml:space="preserve">Iron Hydroperoxide Intermediate in Superoxide Reductase: Protonation or Dissociation First? MM Dynamics and QM/MM Metadynamics Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieu-Dung Ly</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.170028yv⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.2987-3004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688807v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gatineau</w:t>
+                <w:t xml:space="preserve">At the very beginning of life on Earth: the thiol-rich peptide (TRP) world hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu-Dung Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Memboeuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (8-9), pp.471 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.170028yv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146746v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond Controlled π-Dimerization in Viologen-Appended Calixarenes: Revealing a Subtle Balance of Weak Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Bond Dissociation Energies of Benzylpyridinium Thermometer Ions determined by Threshold-CID and RRKM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+                <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01982⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 417, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234128v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was methionine the molecular trigger of life on early earth?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrogen-Bond Controlled π-Dimerization in Viologen-Appended Calixarenes: Revealing a Subtle Balance of Weak Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Wytko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. V. Raghavendra Rao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 191 (2), pp.329 - 332. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (16), pp.4058-4061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1034314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651428v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Was methionine the molecular trigger of life on early earth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rullière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+                <w:t xml:space="preserve">K. V. Raghavendra Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 191 (2), pp.329 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1034314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651091v1</w:t>
+                <w:t xml:space="preserve">hal-01651428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study, Synthesis, and Reactivity of Five-Membered-Ring Acyl Sulfonium Cations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetic Resolution in the [2+2] Cycloaddition of Ketenes: An Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (10), pp.3876 - 3881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201405393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201500749⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651424v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Computational Insights into Carbon Dioxide Fixation by RZnOH Species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iwona Justyniak</w:t>
+                <w:t xml:space="preserve">Theoretical Study, Synthesis, and Reactivity of Five-Membered-Ring Acyl Sulfonium Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Shalayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201406271⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (28), pp.6125 - 6129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201500749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651027v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+                <w:t xml:space="preserve">Experimental and Computational Insights into Carbon Dioxide Fixation by RZnOH Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sokołowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Tulewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M. Cieślak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Justyniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (14), pp.5496 - 5503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201406271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529572v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Conformational Flexibility of Human Casein Kinase Catalytic Subunit Explored by Metadynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (5), pp.1134 - 1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652214v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Flexibility of Human Casein Kinase Catalytic Subunit Explored by Metadynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pauson-Khand Mechanism Revisited: Origin of CO in the Final Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gouron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Blu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.01.031⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (7), pp.1939 - 1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201307745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652174v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Halogenoacetanilides as hydrogen-bonding organocatalysts that activate carbonyl bonds: fluorine versus chlorine and bromine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Massip</w:t>
+                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lightbody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201303662⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368968v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing kojic acid binding to tyrosinase enzyme: insights from a model complex and QM/MM calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">α-Halogenoacetanilides as hydrogen-bonding organocatalysts that activate carbonyl bonds: fluorine versus chlorine and bromine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Koeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CC47469K⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.2849-2859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652349v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible dimerization of viologen radicals covalently linked to a calixarene platform: Experimental and theoretical aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mircea Oltean</w:t>
+                <w:t xml:space="preserve">Probing kojic acid binding to tyrosinase enzyme: insights from a model complex and QM/MM calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Bochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Bubacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (3), pp.308 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC47469K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652401v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox control of molecular motions in bipyridinium appended calixarenes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Reversible dimerization of viologen radicals covalently linked to a calixarene platform: Experimental and theoretical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob40356d⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (6), pp.505 - 511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919286v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Baccar</w:t>
+                <w:t xml:space="preserve">Long-range electronic connection in picket-fence like ferrocene–porphyrin derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.1196 - 1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT31667F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935012v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range electronic connection in picket-fence like ferrocene–porphyrin derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">Redox control of molecular motions in bipyridinium appended calixarenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramu Kannappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2DT31667F⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (26), pp.4383-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40356d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652830v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control of Rotary Motions in Ferrocene-Based Elemental Ball Bearings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+                <w:t xml:space="preserve">CFD modeling of the high-temperature HVPE growth of aluminum nitride layers on c-plane sapphire: from theoretical chemistry to process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja209766e⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-013-1419-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654970v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenols and Tertiary Amines: An Amazingly Simple Hydrogen-Bonding Organocatalytic System Promoting Ring Opening Polymerization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Redox Control of Rotary Motions in Ferrocene-Based Elemental Ball Bearings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Oltean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desvergne</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201100013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (5), pp.2653 - 2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja209766e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00947127v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESP: An efficient method to validate an ONIOM partition for the modelization of phosphine ligands commonly used in the Pauson–Khand reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Oltean</w:t>
+                <w:t xml:space="preserve">Phenols and Tertiary Amines: An Amazingly Simple Hydrogen-Bonding Organocatalytic System Promoting Ring Opening Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 353 (7), pp.1049-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201100013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655275v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viologen-based redox-switchable anion-binding receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Milet</w:t>
+                <w:t xml:space="preserve">MESP: An efficient method to validate an ONIOM partition for the modelization of phosphine ligands commonly used in the Pauson–Khand reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Retegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B9NJ00757A⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 965 (1), pp.231 - 235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662779v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial and polycrystalline growth of AlN by high temperature CVD: Experimental results and simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viologen-based redox-switchable anion-binding receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Claudel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Blanquet</w:t>
+                <w:t xml:space="preserve">Ramu Kannappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.049⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (7), pp.1373-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B9NJ00757A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658032v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Theoretical Studies of the Phosphomonoester Hydrolysis Mechanism by Purple Acid Phosphatases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Epitaxial and polycrystalline growth of AlN by high temperature CVD: Experimental results and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (5), pp.1294 - 1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp100478f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657990v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Binding of Inhibitors Derived from Tetrabromobenzimidazole to the CK2 Protein Using a QM/MM-PB/SA Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Comparative Theoretical Studies of the Phosphomonoester Hydrolysis Mechanism by Purple Acid Phosphatases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Retegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ci8004435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (26), pp.7110 - 7116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp100478f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658972v1</w:t>
+                <w:t xml:space="preserve">hal-01657990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the Entropy along a Reactive Pathway: The Energy As a Generalized Reaction Coordinate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the Binding of Inhibitors Derived from Tetrabromobenzimidazole to the CK2 Protein Using a QM/MM-PB/SA Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Retegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct900177h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (4), pp.963 - 971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ci8004435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659060v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing the Entropy along a Reactive Pathway: The Energy As a Generalized Reaction Coordinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Laio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (9), pp.2193 - 2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct900177h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658984v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic investigations of the phosphine-mediated nitrone deoxygenation reaction and its application in cyclic imine synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cividino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Dheu-Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (50), pp.7038 - 7042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Perez</w:t>
+                <w:t xml:space="preserve">Gas-Phase Study of Phenylacetylene and Norbornadiene on a Palladium(II) Phosphinous Acid Complex: Importance of the Order of Introduction of the Organic Partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reddy Thota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (9), pp.2735 - 2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om801197n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00352500v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition reactions of 5-membered cyclic nitrones with α,β-unsaturated lactones and with cyclic vinyl ethers. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Stecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Pasniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 19 (18), pp.2140-2148. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 19 (14), pp.1660-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352480v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">A DFT study of 1,3-dipolar cycloaddition of cyclic nitrones to unsaturated lactones. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Pasniczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (18), pp.2140-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900191v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ynol Ethers from Dichloroenol Ethers: Mechanistic Elucidation Through 35 Cl Labeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Free energy calculation of the effects of the fluorinated phosphorus ligands on the C–H and C–C reductive elimination from Pt(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol801704u⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 852 (1-3), pp.54 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477037v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ynol Ethers from Dichloroenol Ethers: Mechanistic Elucidation Through 35 Cl Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.4445-4447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801704u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01900192v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C−C and C−H Reductive Eliminations from Platinum(IV) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Synthesis of N-acridinyl-N′-alkylguanidines: Dramatic influence of amine to guanidine replacement on the physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Zeghida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michele Parrinello</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om060980h⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (17), pp.4779 - 4782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.07.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900190v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water surface is acidic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel. Jungwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104, pp.7342-7347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00171124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Dheu-Andries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 811, pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoionization at the surface of neat water : is the top layer pH neutral , basic , or acidic?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C−C and C−H Reductive Eliminations from Platinum(IV) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Laio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5), pp.1241 - 1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om060980h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172455v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Autoionization at the surface of neat water : is the top layer pH neutral , basic , or acidic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel. Jungwirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.4736-4747</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172453v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver versus Gold Catalysis in Tandem Reactions of Carbonyl Functions onto Alkynes: A Versatile Access to Furoquinoline and Pyranoquinoline Cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the cyclization of carbonyl groups on unactivated alkynyl-quinolines in the gas phase and in methanol solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Dheu Andries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Belmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200700202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 811, pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2007.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121405v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C-C and C-H Reductive Eliminations from Platinum(IV) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Silver versus Gold Catalysis in Tandem Reactions of Carbonyl Functions onto Alkynes: A Versatile Access to Furoquinoline and Pyranoquinoline Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Vaxelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (19), pp.5632-5641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200700202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172456v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Energy ab Initio Metadynamics: A New Tool for the Theoretical Study of Organometallic Reactivity? Example of the C-C and C-H Reductive Eliminations from Platinum(IV) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Laio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">Mohamed Fawzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Krack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.1241-1249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942240v1</w:t>
+                <w:t xml:space="preserve">hal-00172456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First C–C bond formation in the Pauson–Khand reaction: Influence of carbon–carbon triple bond polarization on regiochemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Structural, Kinetic and Theoretical Studies on modeling Zn-containing phosphodiesterase Active Center: medium-dependent Reaction Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Selmeczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.07.002⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (32), pp.9093-9106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200700104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112584v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrenyldiazomethane, a versatile reagent for nucleotides phosphate alkylation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First C–C bond formation in the Pauson–Khand reaction: Influence of carbon–carbon triple bond polarization on regiochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus J.M. de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoly Vekey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 691 (20), pp.4281-4288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2006.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00129901v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Pyrido[4 , 3 , 2-kl]acridines : Regioselective Formation of 6-Substituted Derivatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrenyldiazomethane, a versatile reagent for nucleotides phosphate alkylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M . Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Dheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">A. Laayoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 69, pp.8144-8147</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.705-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071546v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00129901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Early Events in the Pauson−Khand Reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reactivity of Pyrido[4 , 3 , 2-kl]acridines : Regioselective Formation of 6-Substituted Derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Demeunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.8144-8147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910644v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the hydrogen chloride trihydrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Early Events in the Pauson−Khand Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.10324⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (22), pp.4073-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol035503z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04910647v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cancellation of Errors in Ab Initio Calculations: Structure and Energetics of the OH - (H 2 O) System and Electric Dipole Properties of the Subsystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the hydrogen chloride trihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Sadlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Kochanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0265541⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90 (3), pp.1151-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.10324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910640v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some problems with the accuracy in ab initio calculations of the static dipole polarizability components: example of the OH− ion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+                <w:t xml:space="preserve">Role of Cancellation of Errors in Ab Initio Calculations: Structure and Energetics of the OH - (H 2 O) System and Electric Dipole Properties of the Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kochanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106 (50), pp.12084-12094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0265541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0166-1280(02)00217-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910649v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OH − (H 2 O) 2 system: efficiency of ab initio and DFT calculations for two- and three-body interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Some problems with the accuracy in ab initio calculations of the static dipole polarizability components: example of the OH− ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Moszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Kochanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 577 (2-3), pp.239-253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0166-1280(01)00671-6⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 591 (1-3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0166-1280(02)00217-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910652v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Regiochemistry-Determining Step of the Pauson−Khand Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The OH − (H 2 O) 2 system: efficiency of ab initio and DFT calculations for two- and three-body interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew Greene</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourida Ouamerali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kochanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja015781y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 577 (2-3), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0166-1280(01)00671-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910662v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Regioselective Vilsmeier−Haack Acylation of Hexahydropyrroloindolizine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pelloux-Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Pardillos-Guindet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 66 (7), pp.2522-2525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo001769x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical predictions of vibration–rotation–tunneling dynamics of the weakly bound trimer (H2O)2HCl</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Regiochemistry-Determining Step of the Pauson−Khand Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodorus de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00754-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (29), pp.7184-7185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja015781y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910659v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiochemistry in the Pauson−Khand Reaction: Has a Trans Effect Been Overlooked?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical predictions of vibration–rotation–tunneling dynamics of the weakly bound trimer (H2O)2HCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Korona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja004170n⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 343 (5-6), pp.588-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00754-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910663v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the protolytic dissociation of HCl in water clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regiochemistry in the Pauson−Khand Reaction: Has a Trans Effect Been Overlooked?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Wormer</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denés Konya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Greene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1377875⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123 (23), pp.5396-5400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja004170n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910660v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of the weakly bound trimer (H2O)2HCl. Theoretical predictions and comparison with high-resolution rotational spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the protolytic dissociation of HCl in water clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wormer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(01)00449-9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (1), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1377875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04910658v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Bonding in Water Clusters: Pair and Many-Body Interactions from Symmetry-Adapted Perturbation Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structure and properties of the weakly bound trimer (H2O)2HCl. Theoretical predictions and comparison with high-resolution rotational spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Struniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sadlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kisiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp990773d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 271 (3), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(01)00449-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003956v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of the Addition of Hydrogen Cyanide to Methanimine in the Gas Phase and in Aqueous Solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Bonding in Water Clusters: Pair and Many-Body Interactions from Symmetry-Adapted Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wormer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad van der Avoird</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9911059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 103 (34), pp.6811-6819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp990773d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910665v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination geometries for palladium and platinum: theoretical studies and the synthesis and structure of tris(indazol-1-yl)borate complexes MMe3{(ind)3BH}</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of the Addition of Hydrogen Cyanide to Methanimine in the Gas Phase and in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Cossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Skelton</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-1693(98)00402-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 122 (2), pp.324-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja9911059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003953v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the OH−(H2O)2 system: Nature and importance of three-body interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coordination geometries for palladium and platinum: theoretical studies and the synthesis and structure of tris(indazol-1-yl)borate complexes MMe3{(ind)3BH}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Canty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Moszynski</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Skelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.477353⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 287 (1), pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-1693(98)00402-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910670v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ-Bond Metathesis Reactions Involving Palladium(II) Hydride and Methyl Complexes: A Theoretical Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the OH−(H2O)2 system: Nature and importance of three-body interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourida Ouamerali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Moszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic960807l⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109 (17), pp.7157-7168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.477353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003955v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Water to H 2 by Diorganopalladium(II) Complexes of Tris(pyrazol-1-yl)borate: Ab-Initio Theoretical Study of the Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">σ-Bond Metathesis Reactions Involving Palladium(II) Hydride and Methyl Complexes: A Theoretical Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Allan Canty</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Kapteijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. van Koten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16 (24), pp.5331-5341. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (15), pp.3223-3231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om9702338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic960807l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05003954v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitriles and Hydrogen on a Nickel Catalyst: Theoretical Evidence of a Process Competing with the Total Hydrogenation Reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reduction of Water to H 2 by Diorganopalladium(II) Complexes of Tris(pyrazol-1-yl)borate: Ab-Initio Theoretical Study of the Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Canty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcat.1996.0101⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (24), pp.5331-5341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om9702338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910671v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles and hydrogen on a nickel catalyst: theoretical evidence of a process competing with the total hydrogenation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Peuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 159, pp.383-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nitriles and Hydrogen on a Nickel Catalyst: Theoretical Evidence of a Process Competing with the Total Hydrogenation Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Henri Peuch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 159 (2), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcat.1996.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the protonation of square-planar palladium(II) complexes. Assessment of basis set and correlation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 92 (6), pp.361-367. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01114850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10677,370 +10811,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the CO2 reduction mechanism catalyzed by a NiFe complex on graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Catalysis Lyon France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1,4-diacids in the reductive Krebs (rTCA) cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim El Qami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Hilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Origins of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne) (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell permeability of cyclopseudopeptide: photoactivation and penetration mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro J. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11050,262 +11184,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-cell-permeable cyclopeptides to target apicomplexan parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Sing Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro J. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Journée du Réseau MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MuFoPAM, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Mechanistical Study of CO2 Reduction to CH4 by a Bio-Inspired NiFe Hydrogenase Model on graphite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maldivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subash Arjunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua M. Sims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Biological Inorganic Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11315,165 +11449,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond dissociation energies of carbonyl gold complexes: a new descriptor of ligand effects in gold( i ) complexes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11620,51 +11754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241077v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Azom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Balogun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revati Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03431K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mador" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70200" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12040555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Sun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Adam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mokdad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fd00085c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leforestier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Francisco Hil&#225;rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dit Mady Traor&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lespinasse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khazri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sahra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476620060025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visal Subasinghege Don" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b10987" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin G Bresnahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara A Taylor-Edinbyrd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H Cleveland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Malone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S Dange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bresnahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07775" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01688807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Dung Ly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170028yv" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01982" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Raghavendra Rao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1034314" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caiveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500749" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SLX91X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651027v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Soko&#322;owski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tulewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Justyniak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D765SCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652174v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.01.031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koeller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303662" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3462B2CA74D53CBD5DE38EB173806C59FABB5197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Oltean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4H1GJF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iordache" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Kannappan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40356d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652830v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31667F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209766e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMNFFB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retegan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maji" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oltean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.02.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S40T25-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662779v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00757A" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XLTZ2RHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657990v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100478f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci8004435" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.175" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVPWT9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171124v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Buch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vacha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel. Jungwirth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devlin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Kotera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dheu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laayoun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035503z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910647v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Struniewicz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10324" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN0HSX3L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Weck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kochanski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0265541" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G76Z6X1P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(02)00217-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKTF7KDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Turki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(01)00671-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZB7J52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910662v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja015781y" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F172FSTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910655v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pelloux-L&#233;on" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pardillos-Guindet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001769x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK7S7JZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00754-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4MT7PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#233;s Konya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja004170n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BF85KLG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910660v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wormer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1377875" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910658v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struniewicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moszynski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadlej" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00449-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQB68J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp990773d" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K250P5HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910665v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arnaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cossi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9911059" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDXMXW2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003953v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Canty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00402-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477353" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003955v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kapteijn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Koten" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic960807l" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003954v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9702338" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNBFDM9Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910671v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0101" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8VLB3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dedieu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01114850" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5SKNSW2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931935v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim El Qami" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hilari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J. dos Santos" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776740v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440667v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05635058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Sun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash Arjunan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antuna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6c01984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme L Tripodi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Kumar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Curtil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polydoros-Chrysovalantis Ioannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.5c00019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mador" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05241077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golam Azom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toheeb Balogun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revati Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC03431K" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sims" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maldivi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03444" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gueret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danladi Mador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400340" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparta Youssef-Saliba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vall&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12040555" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M. Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Mokdad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fd00085c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leforestier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviane Francisco Hil&#225;rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dit Mady Traor&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lespinasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247506" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khazri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sahra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jamoussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0022476620060025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Leqraa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71524-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294014v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Perna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Falcicchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Salomone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Rizzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900949" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visal Subasinghege Don" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Du" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b10987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin G Bresnahan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara A Taylor-Edinbyrd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H Cleveland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A Malone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin S Dange" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00853" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Bresnahan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b07775" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shalayel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Coulibaly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu Ly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8040047" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Dossmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT03721C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00126" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01688807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Dung Ly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.170028yv" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Cole" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2017.03.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234128v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01982" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Raghavendra Rao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1034314" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rulli&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201405393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H3LP0KLS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caiveau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9SLX91X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651027v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Soko&#322;owski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Bury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tulewicz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Cie&#347;lak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Justyniak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406271" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D765SCW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.01.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Greene" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307745" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44F52EFAB390E77B5537A4E9C88DAC27AB7ACB08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koeller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Massip" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303662" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3462B2CA74D53CBD5DE38EB173806C59FABB5197/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652349v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC47469K" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Oltean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C4H1GJF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Moutet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31667F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Iordache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Kannappan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40356d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boichot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudurier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claudel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baccar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-013-1419-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209766e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947127v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Desvergne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201100013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMNFFB2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655275v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Retegan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maji" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gimbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oltean" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.02.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S40T25-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00757A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XLTZ2RHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658032v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.08.049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RG1SG65-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657990v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp100478f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Retegan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci8004435" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Laio" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900177h" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cividino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu-Andries" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Py" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.175" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TVPWT9B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reddy Thota" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om801197n" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stecko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Pasniczek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.07.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS12B31H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.09.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4G5D9R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900191v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.12.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B12WFKP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477037v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Greene" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801704u" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Zeghida" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.07.100" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X01CTWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171124v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Buch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vacha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel. Jungwirth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devlin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159603v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Dheu-Andries" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belmont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900190v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Mohamed" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krack" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Parrinello" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060980h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T3MT56HL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172455v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172453v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Dheu Andries" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2007.03.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S6ZCLQK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Vaxelaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700202" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C753B24EBF85C7E13E263DDFE14B384630B0C890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fawzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Selmeczi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200700104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9635TB4F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112584v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus J.M. de Bruin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.07.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9RM78XJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129901v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M . Kotera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Dheu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhomme" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laayoun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol035503z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910647v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Struniewicz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Sadlej" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Moszynski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.10324" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DN0HSX3L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910640v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Weck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kochanski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0265541" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G76Z6X1P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910649v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(02)00217-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKTF7KDV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Turki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-1280(01)00671-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZB7J52-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910655v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sayah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pelloux-L&#233;on" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pardillos-Guindet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo001769x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK7S7JZM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910662v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja015781y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F172FSTS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910659v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Korona" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00754-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL4MT7PX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910663v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Den&#233;s Konya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja004170n" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BF85KLG7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910660v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wormer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1377875" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910658v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struniewicz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moszynski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadlej" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kisiel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(01)00449-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZQB68J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003956v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad van der Avoird" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp990773d" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K250P5HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910665v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Arnaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cossi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9911059" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FDXMXW2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Canty" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Jin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Skelton" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00402-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rahmouni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.477353" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003955v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kapteijn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Koten" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic960807l" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003954v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9702338" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNBFDM9Z-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006407v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Peuch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910671v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1996.0101" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS8VLB3X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dedieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01114850" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5SKNSW2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954195v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931935v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim El Qami" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hilari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blandin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J. dos Santos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faure" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776740v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440667v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua M. Sims" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530957v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>