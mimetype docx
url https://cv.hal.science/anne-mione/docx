--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -1111,51 +1111,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquences stratégiques relationnelles : Le jeu coopetitif de Microsoft dans le processus de normalisation OOXML</w:t>
+                <w:t xml:space="preserve">Strategic Relational Sequences: Microsoft's Coopetitive Game in the OOXML Standardization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yami Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
@@ -1164,602 +1164,602 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18(5), 330‑356., </w:t>
+              <w:t xml:space="preserve">, 2015, 18 (5), pp.330-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997480v1</w:t>
+                <w:t xml:space="preserve">hal-02508040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ownership structure and branding strategies: The case of agri-food SMEs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of intangibles in situation of innovation : questions raised by the standards' case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.49-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506388v1</w:t>
+                <w:t xml:space="preserve">hal-04613166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of intangibles in situation of innovation : questions raised by the standards' case</w:t>
+                <w:t xml:space="preserve">The value of intangibles in a situation of innovation: questions raised by the case of standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.017.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613166v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of intangibles in a situation of innovation: questions raised by the case of standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séquences stratégiques relationnelles : Le jeu coopetitif de Microsoft dans le processus de normalisation OOXML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yami Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.017.0049⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18(5), 330‑356., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988676v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Relational Sequences: Microsoft's Coopetitive Game in the OOXML Standardization Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chappert</w:t>
+                <w:t xml:space="preserve">Ownership structure and branding strategies: The case of agri-food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/ijei.2015.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508040v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization Strategies and Their Impact on Partners' Relationships in Complex Product and Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standards Questions when Developing a New Market; The Lessons for Non Conventional Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of IT Standards and Standardization Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijitsr.2014070102⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 600, pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.600.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988683v1</w:t>
+                <w:t xml:space="preserve">hal-01988700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards Questions when Developing a New Market; The Lessons for Non Conventional Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardization Strategies and Their Impact on Partners' Relationships in Complex Product and Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 600, pp.413-418. </w:t>
+              <w:t xml:space="preserve">International Journal of IT Standards and Standardization Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.21-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.600.413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijitsr.2014070102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988700v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards Questions when Developing a New Market; The Lessons for Non Conventional Materials.</w:t>
               </w:r>
@@ -1768,51 +1768,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 600, pp.413-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/ijitsr.2014070102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613171v1</w:t>
@@ -2393,193 +2393,206 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promouvoir la consommation de &amp;quot;déchets&amp;quot; : un défi impossible pour le marketing ? Une étude exploratoire des produits alimentaires upcyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème journées de Recherche en Marketing du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441632v1</w:t>
+                <w:t xml:space="preserve">hal-05491911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
@@ -2597,1226 +2610,1174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing 41ème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">1eres journées de recherches en Sciences de Gestion sur les Changements comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491558v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness in the voluntary standards emergence ad diffusion : the standard-takers and the standards makers' strategies in the banana market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Survival of Food Platforms : the Crucial Role of Alliance Strategies in Supply Control for French platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot-Pelliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euram 25th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">American Marketing Science 49th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491903v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente ?</w:t>
+                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491612v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : Un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Openness in the voluntary standards emergence ad diffusion : the standard-takers and the standards makers' strategies in the banana market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Euram 25th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441354v1</w:t>
+                <w:t xml:space="preserve">hal-05491903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing 41ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441635v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la consommation de &amp;quot;déchets&amp;quot; : un défi impossible pour le marketing ? Une étude exploratoire des produits alimentaires upcyclés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable eating: Rethinking food identities, Ethical Leadership: A new frontier for design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journées de Recherche en Marketing du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijion, France</w:t>
+              <w:t xml:space="preserve">Cumulus Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491911v1</w:t>
+                <w:t xml:space="preserve">hal-05491596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
+                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres journées de recherches en Sciences de Gestion sur les Changements comportementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491576v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Survival of Food Platforms : the Crucial Role of Alliance Strategies in Supply Control for French platforms</w:t>
+                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Guillot-Pelliet</w:t>
+                <w:t xml:space="preserve">Clélia Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Marketing Science 49th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491883v1</w:t>
+                <w:t xml:space="preserve">hal-05441635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude commerciale des agriculteurs : le numérique permet-il de la limiter ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
+                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : Un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913817v1</w:t>
+                <w:t xml:space="preserve">hal-05441354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Community Reactions to Change - The “Exit, Voice and Loyalty” Model Applied to Open Source Contributors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Incertitude commerciale des agriculteurs : le numérique permet-il de la limiter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Viseur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KCO - Knowledge Community Observatory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">27. Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501083v1</w:t>
+                <w:t xml:space="preserve">hal-04913817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix pour une démarche alimentaire durable ? Une application à un produit alimentaire anti-gaspillage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Understanding Community Reactions to Change - The “Exit, Voice and Loyalty” Model Applied to Open Source Contributors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">KCO - Knowledge Community Observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482779v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique est-il conciliable avec le management responsable des exploitations agricoles ? Enquête auprès des maraîchers français</w:t>
+                <w:t xml:space="preserve">Do the different functions of ICTs reduce transaction costs for direct and indirect sales? Analysis based on French market gardeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Conférence de l’AIMS : Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS); Bureau d'Economie Théorique et Appliquée (BETA); Humanis (EM Strasbourg Business School); Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204678v1</w:t>
+                <w:t xml:space="preserve">hal-04361949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons d'une expérience de justification d'augmentation de prix par l'inflation ou la responsabilité sociétale. Le cas d'un discounter dans une enseigne spécialisée</w:t>
               </w:r>
@@ -3891,610 +3852,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the different functions of ICTs reduce transaction costs for direct and indirect sales? Analysis based on French market gardeners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Quel prix pour une démarche alimentaire durable ? Une application à un produit alimentaire anti-gaspillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361949v1</w:t>
+                <w:t xml:space="preserve">hal-04482779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes alimentaires survivront elles après la Covid ? Le rôle clé des stratégies d’alliances pour contrôler l’approvisionnement</w:t>
+                <w:t xml:space="preserve">Le numérique est-il conciliable avec le management responsable des exploitations agricoles ? Enquête auprès des maraîchers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque International Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">32. Conférence de l’AIMS : Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS); Bureau d'Economie Théorique et Appliquée (BETA); Humanis (EM Strasbourg Business School); Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397589v1</w:t>
+                <w:t xml:space="preserve">hal-04204678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we all equal when it comes to reducing transaction costs through ICT? Reflection based on French farmers</w:t>
+                <w:t xml:space="preserve">Les plateformes alimentaires survivront elles après la Covid ? Le rôle clé des stratégies d’alliances pour contrôler l’approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">26. Colloque International Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204654v1</w:t>
+                <w:t xml:space="preserve">hal-04397589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food up-cycling: How much does it cost the consumer?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Are we all equal when it comes to reducing transaction costs through ICT? Reflection based on French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbruck, Nov 2023, InnsBruck, Austria</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482739v1</w:t>
+                <w:t xml:space="preserve">hal-04204654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirschman’s “Exit, voice, loyalty” model applied to open source: understanding community reaction to business model evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Food up-cycling: How much does it cost the consumer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Viseur</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Wintherthur, Switzerland</w:t>
+              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Nov 2023, InnsBruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03951177v1</w:t>
+                <w:t xml:space="preserve">hal-04482739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et perceptions du numérique, quels liens avec la durabilité des exploitations maraîchères ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Hirschman’s “Exit, voice, loyalty” model applied to open source: understanding community reaction to business model evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wintherthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927449v1</w:t>
+                <w:t xml:space="preserve">halshs-03951177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des plateformes alimentaires : analyse du rôle clé des stratégies d'intermédiation</w:t>
               </w:r>
@@ -4569,4219 +4543,4452 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation au service d’une agriculture saine et locale. Un moyen pour les agriculteurs de rééquilibrer leur dépendance à la filière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et perceptions du numérique, quels liens avec la durabilité des exploitations maraîchères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614813v1</w:t>
+                <w:t xml:space="preserve">hal-03927449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercialisation digitale : l’environnement organisationnel au cœur des arrangements entre plateformes et producteurs</w:t>
+                <w:t xml:space="preserve">La digitalisation au service d’une agriculture saine et locale. Un moyen pour les agriculteurs de rééquilibrer leur dépendance à la filière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614841v1</w:t>
+                <w:t xml:space="preserve">hal-03614813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies open-sources et innovation de modèle d’affaires : le cas de l’entreprise Dokeos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Commercialisation digitale : l’environnement organisationnel au cœur des arrangements entre plateformes et producteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03950991v1</w:t>
+                <w:t xml:space="preserve">hal-03614841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamification : in search for a (re)definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
+                <w:t xml:space="preserve">Stratégies open-sources et innovation de modèle d’affaires : le cas de l’entreprise Dokeos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on "The inclusion of play and games in work organizations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montpellier - En ligne, France</w:t>
+              <w:t xml:space="preserve">Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560730v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercialiser via les plateformes, une stratégie de résilience des producteurs face aux mutations des systèmes alimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
+                <w:t xml:space="preserve">Gamification : in search for a (re)definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organiser la résilience alimentaire à l'heure de l'anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Seminar on "The inclusion of play and games in work organizations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier - En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560780v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et précision de la gamification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
+                <w:t xml:space="preserve">Commercialiser via les plateformes, une stratégie de résilience des producteurs face aux mutations des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 26ème Conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice - A distance, France</w:t>
+              <w:t xml:space="preserve">Organiser la résilience alimentaire à l'heure de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560708v1</w:t>
+                <w:t xml:space="preserve">hal-03560780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do competing firms create and appropriate value in open source communities? The need to reconceptualize co-opetition strategy and to define an “open source co-opetition”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Différenciation et précision de la gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Actes de la 26ème Conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice - A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03540349v1</w:t>
+                <w:t xml:space="preserve">hal-03560708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gamification comme révélateur de normes; l'importance de la conformité entre normes organisationnelles, occupationnelles et personnelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
+                <w:t xml:space="preserve">How do competing firms create and appropriate value in open source communities? The need to reconceptualize co-opetition strategy and to define an “open source co-opetition”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 25ème Conférence de l'Association Information et Management (AIM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">KCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117645v1</w:t>
+                <w:t xml:space="preserve">halshs-03540349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des préférences de gamification sur l'engagement des salariés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">La gamification comme révélateur de normes; l'importance de la conformité entre normes organisationnelles, occupationnelles et personnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Samat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 4ème Conférence du Colloque International Game Evolution (CIGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">Actes de la 25ème Conférence de l'Association Information et Management (AIM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118711v1</w:t>
+                <w:t xml:space="preserve">hal-03117645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source Innovation : Enabler or Hinderer of Business Model Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Viseur</w:t>
+                <w:t xml:space="preserve">Influence des préférences de gamification sur l'engagement des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Actes de la 4ème Conférence du Colloque International Game Evolution (CIGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523316v1</w:t>
+                <w:t xml:space="preserve">hal-03118711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a standard as a strategic decision; the case of programming languages in open source software sector</w:t>
+                <w:t xml:space="preserve">Open Source Innovation : Enabler or Hinderer of Business Model Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Euram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523319v1</w:t>
+                <w:t xml:space="preserve">hal-02523316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Open innovation necessarily mean open standards ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charleux Amel</w:t>
+                <w:t xml:space="preserve">Implementing a standard as a strategic decision; the case of programming languages in open source software sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence annuelle de la European Academy for Standardization (EURAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082838v1</w:t>
+                <w:t xml:space="preserve">hal-02523319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strength of weak ties on Facebook; a case of personal branding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasri Messarra</w:t>
+                <w:t xml:space="preserve">Does Open innovation necessarily mean open standards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleux Amel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communication Technologies in Organizations and Society (ICTO )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISC Paris Business School, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème conférence annuelle de la European Academy for Standardization (EURAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134702v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopetition to gain influence, leadership and control in Standard Setting Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benmeziane</w:t>
+                <w:t xml:space="preserve">The strength of weak ties on Facebook; a case of personal branding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasri Messarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Academy on Standardization (EURAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Information and Communication Technologies in Organizations and Society (ICTO )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISC Paris Business School, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065199v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopetition in standard-setting organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopetition to gain influence, leadership and control in Standard Setting Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-L Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization)</w:t>
+              <w:t xml:space="preserve">21th European Academy on Standardization (EURAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137034v1</w:t>
+                <w:t xml:space="preserve">hal-02065199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and technological standards in coopetition longevity : PSA Fiat Alliance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopetition in standard-setting organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Cristina Longo</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Cutting-Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization) annual conference</w:t>
+              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139449v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Competition, Peaceful Coexistence or Active Coopetition Between Traceability Standards in the Distribution Channel?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Allamano-Kessler</w:t>
+                <w:t xml:space="preserve">Technical and technological standards in coopetition longevity : PSA Fiat Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larroque</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Cristina Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EURAS (European Academy on Standardization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159333v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’open source innovation et les business models dédiés ; le cas des logiciels open source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Fatal Competition, Peaceful Coexistence or Active Coopetition Between Traceability Standards in the Distribution Channel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Allamano-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">21th EURAS (European Academy on Standardization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057334v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’alliance résiste aux périls de l’instabilité ; Analyse de la longévité de l’alliance PSA - FIAT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+                <w:t xml:space="preserve">Business models et vitesse d’innovation : le cas des logiciels libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8e édition du colloque international de l'Institut Supérieur Européen de Recherches Appliquées au Management (ISERAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057338v1</w:t>
+                <w:t xml:space="preserve">hal-02075941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models et vitesse d’innovation : le cas des logiciels libres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autour des normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Cutting-Decelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e édition du colloque international de l'Institut Supérieur Européen de Recherches Appliquées au Management (ISERAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche IUT Sceaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075941v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des normes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.F. Cutting-Decelle</w:t>
+                <w:t xml:space="preserve">L’open source innovation et les business models dédiés ; le cas des logiciels open source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche IUT Sceaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sceaux, France</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058040v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participating in standard setting organizations to build equity strategic alliances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mione</w:t>
+                <w:t xml:space="preserve">Quand l’alliance résiste aux périls de l’instabilité ; Analyse de la longévité de l’alliance PSA - FIAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nicolosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURAS Annual Standardisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060513v1</w:t>
+                <w:t xml:space="preserve">hal-02057338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate governance of SME’s and branding strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+                <w:t xml:space="preserve">Participating in standard setting organizations to build equity strategic alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benmeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Workshop on corporate governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium. 18 p</w:t>
+              <w:t xml:space="preserve">20th EURAS Annual Standardisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796379v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding bridges for political influence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mione</w:t>
+                <w:t xml:space="preserve">Corporate governance of SME’s and branding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th ISMS Marketing Science conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">12. Workshop on corporate governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086173v1</w:t>
+                <w:t xml:space="preserve">hal-02796379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeypot profiles and malevolent reputation attacks on Facebook</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+                <w:t xml:space="preserve">Finding bridges for political influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Messara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sunbelt, XXIV, International Network for Social Network Analysis (INSNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">37th ISMS Marketing Science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099460v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopétition et stratégies de marques en B to B ; Le cas de co-branding entre concurrents dans Les Services et des logiciels informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+                <w:t xml:space="preserve">Building reputation vectors using honeypot profiles on Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasri Messara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dauphine Workshop Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095193v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to Standards in a new market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Honeypot profiles and malevolent reputation attacks on Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasri Messara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCORE International Conference on Organizing Market</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Sunbelt, XXIV, International Network for Social Network Analysis (INSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099463v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier « Normes et fabrique du bien commun, Normalisation et concurrence »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopétition et stratégies de marques en B to B ; Le cas de co-branding entre concurrents dans Les Services et des logiciels informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUCA (Plan pour l’Urbanisme la Construction, l’Architecture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stockholm, Suède</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099466v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard roles in Hacklin’s strategic model; cases in the space sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributing to Standards in a new market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA (Interoperability for Enterprise Systems and Applications), 7th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France</w:t>
+              <w:t xml:space="preserve">SCORE International Conference on Organizing Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086859v1</w:t>
+                <w:t xml:space="preserve">hal-02099463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building reputation vectors using honeypot profiles on Facebook</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier « Normes et fabrique du bien commun, Normalisation et concurrence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dauphine Workshop Strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">PUCA (Plan pour l’Urbanisme la Construction, l’Architecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099461v1</w:t>
+                <w:t xml:space="preserve">hal-02099466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of SMEs and branding strategies: the case of Agri-food SME’s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+                <w:t xml:space="preserve">Standard roles in Hacklin’s strategic model; cases in the space sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Augustin Cournot Doctoral Days (ACDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Louis Pasteur (Strasbourg 1). Strasbourg, FRA., May 2013, Strasbourg, France. 31 p</w:t>
+              <w:t xml:space="preserve">I-ESA (Interoperability for Enterprise Systems and Applications), 7th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807380v1</w:t>
+                <w:t xml:space="preserve">hal-02086859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la rivalité signifie la guerre : les décisions stratégiques des sponsors dans la concurrence entre standards de qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance of SMEs and branding strategies: the case of Agri-food SME’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">10. Augustin Cournot Doctoral Days (ACDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Louis Pasteur (Strasbourg 1). Strasbourg, FRA., May 2013, Strasbourg, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466532v1</w:t>
+                <w:t xml:space="preserve">hal-02807380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does rivalry between quality standards mean war? The sponsors’ strategic decisions in a competitive situation between quality standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardization Process and Strategic Competitive Decision: What come First in the Rivalry Between Quality Standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 11th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">The 31st Strategic Management Society, SMS Annual International Conference Strategies for a Multi-Polar World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466533v1</w:t>
+                <w:t xml:space="preserve">hal-01466536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization Process and Strategic Competitive Decision: What come First in the Rivalry Between Quality Standards?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does rivalry between quality standards mean war? The sponsors’ strategic decisions in a competitive situation between quality standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st Strategic Management Society, SMS Annual International Conference Strategies for a Multi-Polar World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Miami, France</w:t>
+              <w:t xml:space="preserve">EURAM 11th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466536v1</w:t>
+                <w:t xml:space="preserve">hal-01466533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Relationships and Standard Setting Process : Microsoft’s Game in the Electronic Document Format Sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la rivalité signifie la guerre : les décisions stratégiques des sponsors dans la concurrence entre standards de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yami Said</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">XXème Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997517v1</w:t>
+                <w:t xml:space="preserve">hal-01466532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Coopetition in « de jure » Standard Setting Process : The case of Microsoft.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Chappert</w:t>
+                <w:t xml:space="preserve">Competitive Relationships and Standard Setting Process : Microsoft’s Game in the Electronic Document Format Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Yami</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yami Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Scholarship Association of Management (IFSAM) World Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997524v1</w:t>
+                <w:t xml:space="preserve">hal-02997517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards War in Forest management: The FSC and PEFC Rivalry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of Coopetition in « de jure » Standard Setting Process : The case of Microsoft.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Irola</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Yami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EURAS European Academy for Standardization, Workshop on Standardisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cergy Pontoise, France. pp.199-212</w:t>
+              <w:t xml:space="preserve">International Federation of Scholarship Association of Management (IFSAM) World Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466551v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition war in Cooperation context : The case of ODF and OOXML</w:t>
+                <w:t xml:space="preserve">Strategies in Electronic Office Document Format Standardization : Cooperation, Coopetition or Competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Standardization and Innovation in Information Technology (SIIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">European Academy for Standardization (EURAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Skövde, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997510v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies in Electronic Office Document Format Standardization : Cooperation, Coopetition or Competition?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standards War in Forest management: The FSC and PEFC Rivalry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Irola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy for Standardization (EURAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Skövde, Sweden</w:t>
+              <w:t xml:space="preserve">14th EURAS European Academy for Standardization, Workshop on Standardisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cergy Pontoise, France. pp.199-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997513v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition war in Cooperation context : The case of ODF and OOXML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Standardization and Innovation in Information Technology (SIIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating and deploying sustainable eating : major challenges and difficulties</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Daou D. et Sarrantou M. </w:t>
+                <w:t xml:space="preserve">Outils numériques comme instruments d’intermédiation : des attentes multiples aux réalités contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Aboueldahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Mazawan Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The transformative nature of food; Adaptability, connectivity and identity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.107-117, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491529v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment expliquer le développement de la seconde main dans le luxe auprès des Millenials et de la Génération Z?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enora Guillou</w:t>
+                <w:t xml:space="preserve">Anticipating and deploying sustainable eating : major challenges and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daou D. et Sarrantou M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rewind / Fast forward, Livre blanc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIML Paris / Cité du Luxe, 2025</w:t>
+              <w:t xml:space="preserve">The transformative nature of food; Adaptability, connectivity and identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor and Francis, pp.302, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524529v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Hirshman et Georges Akerlof; l'enjeu de la qualité sur le fonctionnement des marchés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment expliquer le développement de la seconde main dans le luxe auprès des Millenials et de la Génération Z?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands auteurs et influenceurs de la qualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, 2023</w:t>
+              <w:t xml:space="preserve">Rewind / Fast forward, Livre blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIML Paris / Cité du Luxe, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613154v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garvin, Parasuraman, Zeithaml et Berry. De la conception à la mesure par le client de la qualité des produits et services.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Albert Hirshman et Georges Akerlof; l'enjeu de la qualité sur le fonctionnement des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eve A. </w:t>
+              <w:t xml:space="preserve">Eve Arnaud et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands auteurs et influenceurs de la qualité : Théorie et pratique (Eve A eds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.91-123, 2023</w:t>
+              <w:t xml:space="preserve">Grands auteurs et influenceurs de la qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613151v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Puissance et impuissance des normes techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Garvin, Parasuraman, Zeithaml et Berry. De la conception à la mesure par le client de la qualité des produits et services.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès El Manzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joan Le Goff, Stéphane Onnée. </w:t>
+              <w:t xml:space="preserve">Eve A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Puissances de la norme Défis juridiques et managériaux des systèmes normatifs contemporains Joan Le Goff, Stéphane Onnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, pp.124-138, 2017, 978-2-84769-862-6</w:t>
+              <w:t xml:space="preserve">Grands auteurs et influenceurs de la qualité : Théorie et pratique (Eve A eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.91-123, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277404v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Mixité : le droit ou les pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Allamano-Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes dans l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-82, 2017, 978-2-37687-070-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.polge.2017.01.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02569532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre orthogonalité et souplesse, le modèle PLD ; Hommage à Pierre Louis Dubois</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Puissance et impuissance des normes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joan Le Goff, Stéphane Onnée. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génération Marketing et sciences de gestion ; Mélanges en l’honneur du Professeur Pierre-Louis Dubois Coordonné par Veronique des Garets et Christophe Fournier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, 2016</w:t>
+              <w:t xml:space="preserve">Puissances de la norme Défis juridiques et managériaux des systèmes normatifs contemporains Joan Le Goff, Stéphane Onnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.124-138, 2017, 978-2-84769-862-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277307v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre orthogonalité et souplesse, le modèle PLD ; Hommage à Pierre Louis Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génération Marketing et sciences de gestion ; Mélanges en l’honneur du Professeur Pierre-Louis Dubois Coordonné par Veronique des Garets et Christophe Fournier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La norme comme forme et les paradoxes associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre simplification et complexification ; Quelles représentations des systèmes de gestion? Mélanges en l’honneur du Professeur Yves Dupuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.49-57, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8928,51 +9135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s0y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eppe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2169780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bakkour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/ijei.2015.0179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmeziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijitsr.2014070102" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.413" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015402ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Machado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Saint-Cyr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Moita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.167.105-122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687F3726ACF4A0AC201F048B2C1B5E3B947A8F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gavoille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204678v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beauce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Samat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Amel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messarra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cutting-Decelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Barraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139449v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Longo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larroque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mione" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Cutting-Decelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmeziane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099461v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Irola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ferrandi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fourcade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gagn&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130005v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s0y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eppe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2169780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bakkour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/ijei.2015.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmeziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijitsr.2014070102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015402ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Machado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Saint-Cyr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Moita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.167.105-122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687F3726ACF4A0AC201F048B2C1B5E3B947A8F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gavoille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beauce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Samat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Amel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cutting-Decelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Barraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Longo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larroque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charleux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mione" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Cutting-Decelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmeziane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Irola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ferrandi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613154v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fourcade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gagn&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>