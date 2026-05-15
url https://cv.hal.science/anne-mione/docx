--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -1111,51 +1111,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Relational Sequences: Microsoft's Coopetitive Game in the OOXML Standardization Process</w:t>
+                <w:t xml:space="preserve">Séquences stratégiques relationnelles : Le jeu coopetitif de Microsoft dans le processus de normalisation OOXML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yami Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
@@ -1164,433 +1164,433 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (5), pp.330-356. </w:t>
+              <w:t xml:space="preserve">, 2015, 18(5), 330‑356., </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508040v1</w:t>
+                <w:t xml:space="preserve">hal-02997480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of intangibles in situation of innovation : questions raised by the standards' case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ownership structure and branding strategies: The case of agri-food SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/ijei.2015.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613166v1</w:t>
+                <w:t xml:space="preserve">hal-01506388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of intangibles in a situation of innovation: questions raised by the case of standards</w:t>
+                <w:t xml:space="preserve">The value of intangibles in situation of innovation : questions raised by the standards' case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.49-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988676v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquences stratégiques relationnelles : Le jeu coopetitif de Microsoft dans le processus de normalisation OOXML</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of intangibles in a situation of innovation: questions raised by the case of standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.017.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997480v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ownership structure and branding strategies: The case of agri-food SMEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+                <w:t xml:space="preserve">Strategic Relational Sequences: Microsoft's Coopetitive Game in the OOXML Standardization Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yami Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (5), pp.330-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5367/ijei.2015.0179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506388v1</w:t>
+                <w:t xml:space="preserve">hal-02508040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standards Questions when Developing a New Market; The Lessons for Non Conventional Materials</w:t>
               </w:r>
@@ -2393,198 +2393,181 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir la consommation de &amp;quot;déchets&amp;quot; : un défi impossible pour le marketing ? Une étude exploratoire des produits alimentaires upcyclés</w:t>
+                <w:t xml:space="preserve">Can digital tools improve farmers' commercial conditions? Analysis based on sales strategie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Romane Guillot-Pelliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journées de Recherche en Marketing du Grand-Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491911v1</w:t>
+                <w:t xml:space="preserve">hal-05616254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2610,192 +2593,179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres journées de recherches en Sciences de Gestion sur les Changements comportementaux</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491576v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Survival of Food Platforms : the Crucial Role of Alliance Strategies in Supply Control for French platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Openness in the voluntary standards emergence ad diffusion : the standard-takers and the standards makers' strategies in the banana market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Marketing Science 49th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Euram 25th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491883v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
+                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
@@ -2813,602 +2783,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing 41ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441632v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness in the voluntary standards emergence ad diffusion : the standard-takers and the standards makers' strategies in the banana market</w:t>
+                <w:t xml:space="preserve">Sustainable eating: Rethinking food identities, Ethical Leadership: A new frontier for design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euram 25th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Cumulus Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491903v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing 41ème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491558v1</w:t>
+                <w:t xml:space="preserve">hal-05491612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable eating: Rethinking food identities, Ethical Leadership: A new frontier for design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cumulus Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491596v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente ?</w:t>
+                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : Un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491612v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’upcycling alimentaire : les perceptions des consommateurs face à cette pratique émergente</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Manzano</w:t>
+                <w:t xml:space="preserve">The Survival of Food Platforms : the Crucial Role of Alliance Strategies in Supply Control for French platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot-Pelliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">American Marketing Science 49th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441635v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les applications mobiles de lutte contre le gaspillage alimentaire : Un indicateur de l’adoption d’une démarche de consommation responsable ?</w:t>
+                <w:t xml:space="preserve">Sustainable eating: Rethinking food identities, Ethical Leadership: A new frontier for design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
@@ -3426,469 +3409,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Cumulus Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441354v1</w:t>
+                <w:t xml:space="preserve">hal-05491595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude commerciale des agriculteurs : le numérique permet-il de la limiter ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
+                <w:t xml:space="preserve">Quelles actions pour promouvoir la durabilité auprès des consommateurs ? Une approche segmentée par le profil « responsable » des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1eres journées de recherches en Sciences de Gestion sur les Changements comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913817v1</w:t>
+                <w:t xml:space="preserve">hal-05491576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Community Reactions to Change - The “Exit, Voice and Loyalty” Model Applied to Open Source Contributors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Promouvoir la consommation de &amp;quot;déchets&amp;quot; : un défi impossible pour le marketing ? Une étude exploratoire des produits alimentaires upcyclés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Viseur</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KCO - Knowledge Community Observatory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11ème journées de Recherche en Marketing du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501083v1</w:t>
+                <w:t xml:space="preserve">hal-05491911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the different functions of ICTs reduce transaction costs for direct and indirect sales? Analysis based on French market gardeners</w:t>
+                <w:t xml:space="preserve">Incertitude commerciale des agriculteurs : le numérique permet-il de la limiter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">27. Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361949v1</w:t>
+                <w:t xml:space="preserve">hal-04913817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leçons d'une expérience de justification d'augmentation de prix par l'inflation ou la responsabilité sociétale. Le cas d'un discounter dans une enseigne spécialisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Community Reactions to Change - The “Exit, Voice and Loyalty” Model Applied to Open Source Contributors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Beauce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Saucède</w:t>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Colloque International Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">KCO - Knowledge Community Observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259621v1</w:t>
+                <w:t xml:space="preserve">hal-05501083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel prix pour une démarche alimentaire durable ? Une application à un produit alimentaire anti-gaspillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3930,73 +3952,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Marketing agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agro Montpellier, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique est-il conciliable avec le management responsable des exploitations agricoles ? Enquête auprès des maraîchers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4025,2383 +4047,2396 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Conférence de l’AIMS : Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Management Stratégique (AIMS); Bureau d'Economie Théorique et Appliquée (BETA); Humanis (EM Strasbourg Business School); Université de Strasbourg, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes alimentaires survivront elles après la Covid ? Le rôle clé des stratégies d’alliances pour contrôler l’approvisionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
+                <w:t xml:space="preserve">Leçons d'une expérience de justification d'augmentation de prix par l'inflation ou la responsabilité sociétale. Le cas d'un discounter dans une enseigne spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Beauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloque International Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397589v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we all equal when it comes to reducing transaction costs through ICT? Reflection based on French farmers</w:t>
+                <w:t xml:space="preserve">Do the different functions of ICTs reduce transaction costs for direct and indirect sales? Analysis based on French market gardeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204654v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food up-cycling: How much does it cost the consumer?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+                <w:t xml:space="preserve">Les plateformes alimentaires survivront elles après la Covid ? Le rôle clé des stratégies d’alliances pour contrôler l’approvisionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Innsbruck, Nov 2023, InnsBruck, Austria</w:t>
+              <w:t xml:space="preserve">26. Colloque International Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482739v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirschman’s “Exit, voice, loyalty” model applied to open source: understanding community reaction to business model evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Are we all equal when it comes to reducing transaction costs through ICT? Reflection based on French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Wintherthur, Switzerland</w:t>
+              <w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economics (EAAE); INRAE; L'Institut Agro Rennes, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03951177v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience des plateformes alimentaires : analyse du rôle clé des stratégies d'intermédiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
+                <w:t xml:space="preserve">Food up-cycling: How much does it cost the consumer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conférence de l'Association Information et Management (AIM 2022) : Les systèmes d'information face à la crise : en quête de résilience ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">French Austrian German Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Innsbruck, Nov 2023, InnsBruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709939v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et perceptions du numérique, quels liens avec la durabilité des exploitations maraîchères ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Aubert</w:t>
+                <w:t xml:space="preserve">Hirschman’s “Exit, voice, loyalty” model applied to open source: understanding community reaction to business model evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Wintherthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927449v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03951177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation au service d’une agriculture saine et locale. Un moyen pour les agriculteurs de rééquilibrer leur dépendance à la filière ?</w:t>
+                <w:t xml:space="preserve">Résilience des plateformes alimentaires : analyse du rôle clé des stratégies d'intermédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27. Conférence de l'Association Information et Management (AIM 2022) : Les systèmes d'information face à la crise : en quête de résilience ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614813v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercialisation digitale : l’environnement organisationnel au cœur des arrangements entre plateformes et producteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et perceptions du numérique, quels liens avec la durabilité des exploitations maraîchères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614841v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies open-sources et innovation de modèle d’affaires : le cas de l’entreprise Dokeos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">La digitalisation au service d’une agriculture saine et locale. Un moyen pour les agriculteurs de rééquilibrer leur dépendance à la filière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03950991v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamification : in search for a (re)definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
+                <w:t xml:space="preserve">Commercialisation digitale : l’environnement organisationnel au cœur des arrangements entre plateformes et producteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on "The inclusion of play and games in work organizations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montpellier - En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Agriculture et numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; #DigitAg, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560730v1</w:t>
+                <w:t xml:space="preserve">hal-03614841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercialiser via les plateformes, une stratégie de résilience des producteurs face aux mutations des systèmes alimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romane Guillot</w:t>
+                <w:t xml:space="preserve">Stratégies open-sources et innovation de modèle d’affaires : le cas de l’entreprise Dokeos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organiser la résilience alimentaire à l'heure de l'anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560780v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation et précision de la gamification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Gamification : in search for a (re)definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Samat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 26ème Conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice - A distance, France</w:t>
+              <w:t xml:space="preserve">Seminar on "The inclusion of play and games in work organizations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier - En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560708v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do competing firms create and appropriate value in open source communities? The need to reconceptualize co-opetition strategy and to define an “open source co-opetition”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Commercialiser via les plateformes, une stratégie de résilience des producteurs face aux mutations des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">Organiser la résilience alimentaire à l'heure de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03540349v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gamification comme révélateur de normes; l'importance de la conformité entre normes organisationnelles, occupationnelles et personnelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Différenciation et précision de la gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Samat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 25ème Conférence de l'Association Information et Management (AIM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">Actes de la 26ème Conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice - A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117645v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des préférences de gamification sur l'engagement des salariés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chollet</w:t>
+                <w:t xml:space="preserve">How do competing firms create and appropriate value in open source communities? The need to reconceptualize co-opetition strategy and to define an “open source co-opetition”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 4ème Conférence du Colloque International Game Evolution (CIGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">KCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118711v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source Innovation : Enabler or Hinderer of Business Model Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Viseur</w:t>
+                <w:t xml:space="preserve">La gamification comme révélateur de normes; l'importance de la conformité entre normes organisationnelles, occupationnelles et personnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Actes de la 25ème Conférence de l'Association Information et Management (AIM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523316v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a standard as a strategic decision; the case of programming languages in open source software sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Charleux</w:t>
+                <w:t xml:space="preserve">Influence des préférences de gamification sur l'engagement des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Samat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Actes de la 4ème Conférence du Colloque International Game Evolution (CIGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523319v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Open innovation necessarily mean open standards ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charleux Amel</w:t>
+                <w:t xml:space="preserve">Open Source Innovation : Enabler or Hinderer of Business Model Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence annuelle de la European Academy for Standardization (EURAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Euram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082838v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strength of weak ties on Facebook; a case of personal branding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasri Messarra</w:t>
+                <w:t xml:space="preserve">Implementing a standard as a strategic decision; the case of programming languages in open source software sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communication Technologies in Organizations and Society (ICTO )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISC Paris Business School, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">RRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134702v1</w:t>
+                <w:t xml:space="preserve">hal-02523319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopetition to gain influence, leadership and control in Standard Setting Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Benmeziane</w:t>
+                <w:t xml:space="preserve">Does Open innovation necessarily mean open standards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleux Amel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European Academy on Standardization (EURAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">21ème conférence annuelle de la European Academy for Standardization (EURAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065199v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopetition in standard-setting organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The strength of weak ties on Facebook; a case of personal branding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasri Messarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-L Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Information and Communication Technologies in Organizations and Society (ICTO )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISC Paris Business School, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137034v1</w:t>
+                <w:t xml:space="preserve">hal-02134702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and technological standards in coopetition longevity : PSA Fiat Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Nicolosi</w:t>
+                <w:t xml:space="preserve">Coopetition to gain influence, leadership and control in Standard Setting Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Cristina Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization) annual conference</w:t>
+              <w:t xml:space="preserve">21th European Academy on Standardization (EURAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139449v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Competition, Peaceful Coexistence or Active Coopetition Between Traceability Standards in the Distribution Channel?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopetition in standard-setting organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larroque</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Cutting-Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EURAS (European Academy on Standardization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159333v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business models et vitesse d’innovation : le cas des logiciels libres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mione</w:t>
+                <w:t xml:space="preserve">Fatal Competition, Peaceful Coexistence or Active Coopetition Between Traceability Standards in the Distribution Channel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Allamano-Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e édition du colloque international de l'Institut Supérieur Européen de Recherches Appliquées au Management (ISERAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">21th EURAS (European Academy on Standardization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075941v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des normes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Barraud</w:t>
+                <w:t xml:space="preserve">Technical and technological standards in coopetition longevity : PSA Fiat Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nicolosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mione</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.F. Cutting-Decelle</w:t>
+                <w:t xml:space="preserve">Maria-Cristina Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche IUT Sceaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sceaux, France</w:t>
+              <w:t xml:space="preserve">21th EURAS ( European Academy on Standardization) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058040v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’open source innovation et les business models dédiés ; le cas des logiciels open source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6417,73 +6452,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’alliance résiste aux périls de l’instabilité ; Analyse de la longévité de l’alliance PSA - FIAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Nicolosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6499,1057 +6534,1070 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participating in standard setting organizations to build equity strategic alliances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Business models et vitesse d’innovation : le cas des logiciels libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURAS Annual Standardisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">8e édition du colloque international de l'Institut Supérieur Européen de Recherches Appliquées au Management (ISERAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060513v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate governance of SME’s and branding strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+                <w:t xml:space="preserve">Autour des normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Cutting-Decelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Workshop on corporate governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium. 18 p</w:t>
+              <w:t xml:space="preserve">Journée de recherche IUT Sceaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796379v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding bridges for political influence</w:t>
+                <w:t xml:space="preserve">Participating in standard setting organizations to build equity strategic alliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Messara</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">K. Benmeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th ISMS Marketing Science conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">20th EURAS Annual Standardisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086173v1</w:t>
+                <w:t xml:space="preserve">hal-02060513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building reputation vectors using honeypot profiles on Facebook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasri Messara</w:t>
+                <w:t xml:space="preserve">Corporate governance of SME’s and branding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dauphine Workshop Strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Workshop on corporate governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099461v1</w:t>
+                <w:t xml:space="preserve">hal-02796379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeypot profiles and malevolent reputation attacks on Facebook</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
+                <w:t xml:space="preserve">Finding bridges for political influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Messara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sunbelt, XXIV, International Network for Social Network Analysis (INSNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">37th ISMS Marketing Science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099460v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopétition et stratégies de marques en B to B ; Le cas de co-branding entre concurrents dans Les Services et des logiciels informatiques</w:t>
+                <w:t xml:space="preserve">Honeypot profiles and malevolent reputation attacks on Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+                <w:t xml:space="preserve">Nasri Messara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sunbelt, XXIV, International Network for Social Network Analysis (INSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095193v1</w:t>
+                <w:t xml:space="preserve">hal-02099460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributing to Standards in a new market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopétition et stratégies de marques en B to B ; Le cas de co-branding entre concurrents dans Les Services et des logiciels informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCORE International Conference on Organizing Market</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing - AFM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099463v1</w:t>
+                <w:t xml:space="preserve">hal-02095193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier « Normes et fabrique du bien commun, Normalisation et concurrence »</w:t>
+                <w:t xml:space="preserve">Contributing to Standards in a new market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUCA (Plan pour l’Urbanisme la Construction, l’Architecture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Stockholm, Suède</w:t>
+              <w:t xml:space="preserve">SCORE International Conference on Organizing Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099466v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard roles in Hacklin’s strategic model; cases in the space sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier « Normes et fabrique du bien commun, Normalisation et concurrence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-ESA (Interoperability for Enterprise Systems and Applications), 7th international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Albi, France</w:t>
+              <w:t xml:space="preserve">PUCA (Plan pour l’Urbanisme la Construction, l’Architecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086859v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of SMEs and branding strategies: the case of Agri-food SME’s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+                <w:t xml:space="preserve">Standard roles in Hacklin’s strategic model; cases in the space sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benmeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Augustin Cournot Doctoral Days (ACDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Louis Pasteur (Strasbourg 1). Strasbourg, FRA., May 2013, Strasbourg, France. 31 p</w:t>
+              <w:t xml:space="preserve">I-ESA (Interoperability for Enterprise Systems and Applications), 7th international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807380v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization Process and Strategic Competitive Decision: What come First in the Rivalry Between Quality Standards?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Leroy</w:t>
+                <w:t xml:space="preserve">Building reputation vectors using honeypot profiles on Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasri Messara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st Strategic Management Society, SMS Annual International Conference Strategies for a Multi-Polar World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Miami, France</w:t>
+              <w:t xml:space="preserve">Dauphine Workshop Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466536v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does rivalry between quality standards mean war? The sponsors’ strategic decisions in a competitive situation between quality standards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance of SMEs and branding strategies: the case of Agri-food SME’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 11th Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">10. Augustin Cournot Doctoral Days (ACDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Louis Pasteur (Strasbourg 1). Strasbourg, FRA., May 2013, Strasbourg, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466533v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la rivalité signifie la guerre : les décisions stratégiques des sponsors dans la concurrence entre standards de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7565,447 +7613,529 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Relationships and Standard Setting Process : Microsoft’s Game in the Electronic Document Format Sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does rivalry between quality standards mean war? The sponsors’ strategic decisions in a competitive situation between quality standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yami Said</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">EURAM 11th Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997517v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Coopetition in « de jure » Standard Setting Process : The case of Microsoft.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Chappert</w:t>
+                <w:t xml:space="preserve">Standardization Process and Strategic Competitive Decision: What come First in the Rivalry Between Quality Standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Yami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Scholarship Association of Management (IFSAM) World Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The 31st Strategic Management Society, SMS Annual International Conference Strategies for a Multi-Polar World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Miami, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997524v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies in Electronic Office Document Format Standardization : Cooperation, Coopetition or Competition?</w:t>
+                <w:t xml:space="preserve">Competitive Relationships and Standard Setting Process : Microsoft’s Game in the Electronic Document Format Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yami Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy for Standardization (EURAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Skövde, Sweden</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997513v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standards War in Forest management: The FSC and PEFC Rivalry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of Coopetition in « de jure » Standard Setting Process : The case of Microsoft.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Irola</w:t>
+                <w:t xml:space="preserve">Said Yami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EURAS European Academy for Standardization, Workshop on Standardisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cergy Pontoise, France. pp.199-212</w:t>
+              <w:t xml:space="preserve">International Federation of Scholarship Association of Management (IFSAM) World Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466551v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standards War in Forest management: The FSC and PEFC Rivalry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Irola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th EURAS European Academy for Standardization, Workshop on Standardisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cergy Pontoise, France. pp.199-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Competition war in Cooperation context : The case of ODF and OOXML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8014,981 +8144,1063 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Standardization and Innovation in Information Technology (SIIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategies in Electronic Office Document Format Standardization : Cooperation, Coopetition or Competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Academy for Standardization (EURAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Skövde, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques comme instruments d’intermédiation : des attentes multiples aux réalités contrastées</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+                <w:t xml:space="preserve">Anticipating and deploying sustainable eating : major challenges and difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daou D. et Sarrantou M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The transformative nature of food; Adaptability, connectivity and identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor and Francis, pp.302, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562761v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating and deploying sustainable eating : major challenges and difficulties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils numériques comme instruments d’intermédiation : des attentes multiples aux réalités contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Ferrandi</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Daou D. et Sarrantou M. </w:t>
+                <w:t xml:space="preserve">George Aboueldahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Mazawan Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The transformative nature of food; Adaptability, connectivity and identity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.107-117, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491529v1</w:t>
+                <w:t xml:space="preserve">hal-05562761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment expliquer le développement de la seconde main dans le luxe auprès des Millenials et de la Génération Z?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rewind / Fast forward, Livre blanc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EIML Paris / Cité du Luxe, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Hirshman et Georges Akerlof; l'enjeu de la qualité sur le fonctionnement des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eve Arnaud et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands auteurs et influenceurs de la qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garvin, Parasuraman, Zeithaml et Berry. De la conception à la mesure par le client de la qualité des produits et services.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès El Manzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eve A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands auteurs et influenceurs de la qualité : Théorie et pratique (Eve A eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.91-123, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Mixité : le droit ou les pratiques ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 7. Puissance et impuissance des normes techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joan Le Goff, Stéphane Onnée. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes dans l'entreprise</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Puissances de la norme Défis juridiques et managériaux des systèmes normatifs contemporains Joan Le Goff, Stéphane Onnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.124-138, 2017, 978-2-84769-862-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02569532v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Puissance et impuissance des normes techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 5. Mixité : le droit ou les pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Allamano-Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Puissances de la norme Défis juridiques et managériaux des systèmes normatifs contemporains Joan Le Goff, Stéphane Onnée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Femmes dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-82, 2017, 978-2-37687-070-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.polge.2017.01.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277404v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02569532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre orthogonalité et souplesse, le modèle PLD ; Hommage à Pierre Louis Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génération Marketing et sciences de gestion ; Mélanges en l’honneur du Professeur Pierre-Louis Dubois Coordonné par Veronique des Garets et Christophe Fournier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La norme comme forme et les paradoxes associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre simplification et complexification ; Quelles représentations des systèmes de gestion? Mélanges en l’honneur du Professeur Yves Dupuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.49-57, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9135,51 +9347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s0y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eppe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2169780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997480v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bakkour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/ijei.2015.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmeziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijitsr.2014070102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015402ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Machado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Saint-Cyr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Moita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.167.105-122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687F3726ACF4A0AC201F048B2C1B5E3B947A8F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gavoille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beauce" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204654v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614813v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Samat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Amel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messarra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cutting-Decelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Barraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Longo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larroque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charleux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mione" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Cutting-Decelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmeziane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086859v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466532v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Irola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ferrandi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613154v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fourcade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gagn&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s0y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-11-2022-0448" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884816v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eppe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0151" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2169780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolosi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00456" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Charleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Allamano-Kessler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bakkour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/ijei.2015.0179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.600.413" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benmeziane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijitsr.2014070102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015402ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988714v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Machado Mart&#237;nez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Saint-Cyr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves Moita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.167.105-122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687F3726ACF4A0AC201F048B2C1B5E3B947A8F9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot-Pelliet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Manzano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gavoille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491595v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Viseur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Beauce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04482739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03614841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Samat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540349v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Amel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messarra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cutting-Decelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Barraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larroque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cristina Longo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charleux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mione" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Cutting-Decelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benmeziane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Messara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099460v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasri Messara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466533v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466536v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997524v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466551v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Irola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ferrandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524529v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Guillou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s El Manzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fourcade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Khodri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gagn&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.polge.2017.01.0069" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277307v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>