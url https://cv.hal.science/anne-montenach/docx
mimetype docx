--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -178,306 +178,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une main-d’œuvre invisible ? Les femmes dans la Grande Fabrique au xviiie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des historiens modernistes des universités françaises (2023-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bahmuf.300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo AVELLINO, « Sous le vocable mal compris de la liberté » : travail, qualité et vols dans les soieries lombardes, 1760-1860 . Thèse de doctorat en sciences de la société mention histoire économique et sociale, sous la direction de Mary A. O’Sullivan et Germano Maifreda, soutenue à l’Université de Genève le 17 février 2023, 329 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (2), pp.171-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.111.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'armoire des Escartons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Alpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Alpins. 7000 ans d'histoires, 100, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...85 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo AVELLINO, « Sous le vocable mal compris de la liberté » : travail, qualité et vols dans les soieries lombardes, 1760-1860 . Thèse de doctorat en sciences de la société mention histoire économique et sociale, sous la direction de Mary A. O’Sullivan et Germano Maifreda, soutenue à l’Université de Genève le 17 février 2023, 329 pages</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, travail et pouvoir dans la Grande Fabrique lyonnaise au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 111 (2), pp.171-174. </w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le genre de l'entreprise, dir. Isabel Boni-Le Goff et Marion Rabier, 107, pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.107.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -554,388 +554,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le val des hirondelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La Durance. L'eau vive de la montagne, 89, pp.16-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Género, economía ilícita y estrategias de supervivencia: las mujeres y el contrabando en el sureste de Francia en el siglo XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Colez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Trabajo femenino y precariedad, 96, pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coping with economic uncertainty: women's work and the protoindustrial family in eighteenth-century Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuity and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (1), pp.33-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0268416020000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le val des hirondelles</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Les femmes et la mer à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.177-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.6554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrebandières. Le salaire du sel et de la peur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Alpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, La Durance. L'eau vive de la montagne, 89, pp.16-23</w:t>
-[...231 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, À saute-frontières, 86, pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02282384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1003,751 +1003,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension de Eleonora Canepari, La construction du pouvoir local. Élites municipales, liens sociaux et transactions économiques dans l’espace urbain. Rome, 1550-1650</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All’ombra dello Stato. Montagna, frontiera e contrabbando nelle Alpi occidentali dei XVIII secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.71-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Être cuisinier à Lyon aux XVIIe et XVIIIe siècles : contours et enjeux d'un métier de bouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pour une histoire des cuisiniers et cuisinières / Towards a History of Cooks, 15 (1-2), pp.181-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension de Eleonora Canepari, La construction du pouvoir local. Élites municipales, liens sociaux et transactions économiques dans l’espace urbain. Rome, 1550-1650</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, travail et cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haru Crowston C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guicheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.129-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Jon Stobart et Mark Rothery, Consumption and the Country House, Oxford, Oxford University Press, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Economic History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (4), pp.1447-1449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges du marché. Circuits d’échange alternatifs dans les économies préindustrielles. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Canepari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aux marges du marché. Circuits d’échange alternatifs dans les économies préindustrielles, 54 (2), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Sébastien Evrard, Gabelous et contrebandiers. Histoire des fermiers généraux de Dijon (1760-1780), Paris, L'Harmattan, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017, 684, pp.934-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">All’ombra dello Stato. Montagna, frontiera e contrabbando nelle Alpi occidentali dei XVIII secolo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il entre plus que jamais dans cette ville des marchandises de contrebande&amp;quot;. Portes et périphéries dans l'économie clandestine aux XVIIe et XVIIIe siècles : l'exemple de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des Alpes – Storia delle Alpi – Geschichte der Alpen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Città e storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Portes et péripheries, 2016/02, pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17426/38946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...386 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Conflit, territoire et économie de la frontière: la contrebande dans les Alpes dauphinoises au XVIIIe siècle/Conflict, territory and the frontier economy: smuggling in the Alps of Dauphiné during the 18th century»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mountains and conflict : conflict as a factor in territorial adaptation and innovation, dir. Stéphane Gal, 104 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356928v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01681949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché du poisson à Lyon au XVIIe siècle : contrôle et enjeux d'une filière et d'un espace marchand</w:t>
               </w:r>
@@ -2484,234 +2484,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03037356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The bazaar economy of the trades”: gender and wage systems in the late seventeenth- and eighteenth-century Lyon textile industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Social Science History Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03037392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping with economic uncertainty and gender inequality: women, work and the protoindustrial family in eighteenth-century Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Economic History Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, MA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03037363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Working at the margins: women and illicit economic practices in Lyon in the late seventeenth and eighteenth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisible Hands: Reassessing the History of Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leverhulme International Network 'Producing Change: Gender and Work in Early Modern Europe, May 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03037383v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03037363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations locales et marchés informels : le cas du commerce alimentaire à Lyon au XVIIe siècle</w:t>
               </w:r>
@@ -3992,455 +3992,528 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Privileged Workforce? Masters’ Daughters in Lyon’s Silk Industry in the Eighteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela Martini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Textiles. Remuneration, Labour Relations, and Gender in Europe during Industrialization (Eighteenth to Early Twentieth Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.63-76, 2026, Women of the Past. Testimonies from Archaeology and History, 978-2-503-61987-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des hommes, du bétail et du sel. Circulations entre Haut-Dauphiné et Provence à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René Favier et Gilles-Marie Moreau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dauphiné : une construction historique, un territoire de montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.132-141, 2025, 9782706156809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des cultures matérielles : demande et consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Wilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Cyrille Hautcoeur et Catherine Virlouvet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire économique et sociale. La France, de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Passés composés/Humensis, pp.423-444, 2025, 979-1-0404-0628-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du travail dans la soierie lyonnaise au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Bartolotti, Olivier Lambert, Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'économie (XVIIIe-XXIe siècle). Arpenter l'histoire avec Xavier Daumalin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.235-245, 2024, 979-10-320-0531-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investir au féminin. L’argent des femmes dans l’Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Roulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et investissement - La part des femmes dans les sociétés par actions à l’époque moderne (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.49-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et pouvoir dans la soierie lyonnaise (France, XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne, Didier Lett et Dominique Picco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe : des grottes aux Lumières. Objets, images, textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.205-207, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Around the weft and the warp : the transformations of auxiliary trades in Lyon silk manufacturing in the eighteenth and nineteenth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4450,1648 +4523,1893 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Vernus, Manuela Martini, Tomoko Hashino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Global History of Silk. Trade and Production from the 16th to the mid-20th century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.137-159, 2024, Studies in Economic History, 978-3-031-61987-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61988-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61988-5_8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04704979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women in trade : female advertisers in eighteenth-century French provincial towns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nina Javette Koefoed, Rubina Raja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women of the Past, Issues for the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.115-130, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contrebandières du sel dans les Alpes (France, XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lalanne, Didier Lett et Dominique Picco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe : des grottes aux Lumières. Objets, images, textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.127-129, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une économie du déchet. Le piquage d'once dans la soierie lyonnaise au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Buti, Anne Montenach, Olivier Raveux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.233-254, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Buti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Buti, Anne Montenach, Olivier Raveux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaînes et maillons du commerce XVIe-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-20, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefania Bianchi, Miriam Nicoli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women's Voices. Echoes of Life Experiences in the Alps and the Plain (17th -19th Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Alphil-Presses universitaires suisses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2023, 978-2-88930-521-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and loneliness in business. A milliner and her agent in eighteenth-century Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katie Barclay, Elaine Chalus and Deborah Simonton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge History of Loneliness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.48-60, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Street economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle van den Heuvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Streets: A European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.134-159, 2023, 9781138599840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...330 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une économie de l'absence des hommes. Femmes, pluriactivité et marché dans les Alpes occidentales au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Charpentier; Benoît Grenier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps suspendu. Une histoire des femmes mariées par-delà les silences et l’absence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.141-152, 2022, 978-2-85892-638-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna12.9782858926374.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/primaluna12.9782858926374.10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03938958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, communautés et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eleonora Canepari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés et mobilités en Méditerranée de la fin XVe au milieu du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.79-89, 2022, 9782340071704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoppers and identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ilja Van Damme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of Shopping in the Age of Enlightenment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Bloomsbury, pp.65-86, 2022, A Cultural History of Shopping</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colporteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Poujade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrations en Méditerranée de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.116-117, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03086920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et contrebande en Haut-Dauphiné au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraudes, frontières et territoires (XIIIe-XXIe siècle), dir. Béatrice Touchelay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de la gestion publique et du développement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-127, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de la gestion publique et du développement économique</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02860248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, villes et économie de la mode dans l'espace euro-méditerranéen au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Avallone; Gemma Teresa Colesanti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donne e lavoro. Attività, ruoli e complementarietà (secc. XIV- XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Consiglio Nazionale delle Ricerche, Istituto di Storia dell’Europa Mediterranea, pp.273-292, 2019, 978-88-97317-55-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7410/1413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7410/1413⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02568612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Uncontrolled Crossings”. Gender and Illicit Economic Territories in Eighteenth-Century French Towns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elaine Chalus; Marjo Kaartinen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendering Spaces in European Towns, 1500-1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Routledge Research in Gender and History, 9780415716987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02089883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and the underground economy in the Western French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elise M. Dermineur, Asa Karlsson Sjögren, Virginia Langum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiting Gender in European History, 1400-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working at the margins. Women and illicit economic practices in Lyon in the late seventeenth and eighteenth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Merridee L. Bailey, Tania M. Colwell, Julie Hotchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women and Work in Premodern Europe: Experiences, Relationships and Cultural Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affaires, la mode et la mer : ports et entrepreneuriat au féminin en Méditerranée occidentale dans les dernières décennies de l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Dufournaud et Bernard Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et négoce dans les ports européens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.99-115, 2018, Labex Écrire une Histoire Nouvelle de l'Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir, territoire et économie de la frontière. Jalons pour une histoire de la contrebande dans les Alpes à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Markus A. Denzel, Andrea Bonoldi, Anne Montenach, Françoise Vanotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeconomia Alpium I: Wirtschaftsgeschichte des Alpenraums in vorindustrielle Zeit. Forschungsaufriss, -Konzepte und -Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economy, Circulations and Exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge History Handbook of Gender and the Urban Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anne Montenach</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendre le luxe en province: circuits officiels et réseaux parallèles dans le Dauphiné du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Bonnet; Natacha Coquery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le commerce du luxe. Le luxe du commerce. Production, exposition et circulation des objets précieux du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.47-51, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afterword : gender, luxury and towns revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Simonton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjo Kaartinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Simonton; Marjo Kaartinen; Anne Montenach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luxury and Gender in European Towns, 1700-1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.39-56, 2015</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.245-250, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Afterword : gender, luxury and towns revisited</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, prohibition et commerce de détail : les femmes et la circulation des indiennes en Lyonnais et Dauphiné (1686-1759)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istituto Internazionale di Storia Economica F. Datini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il commercio al minuto. Domanda e offerta tra economia formale e informale Secc. XIII-XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, pp.113-130, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, entreprenariat et économie illicite. Le commerce des indiennes au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Guilhaumou; Karine Lambert; Martine Lapied. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, Révolution, transgression. Études offertes à Martine Lapied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.323-332, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxury, gender and the urban experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Simonton</w:t>
@@ -6104,1562 +6422,1317 @@
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjo Kaartinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Simonton; Marjo Kaartinen; Anne Montenach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luxury and Gender in European Towns, 1700-1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.245-250, 2015</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1-17, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Alain Bonnet; Natacha Coquery. </w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating a space for themselves on the urban market: survival strategies and economic opportunities for single women in French provincial towns (seventeenth-eighteenth centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie De Groot; Isabelle Devos; Ariadne Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le commerce du luxe. Le luxe du commerce. Production, exposition et circulation des objets précieux du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.47-51, 2015</w:t>
+              <w:t xml:space="preserve">Single Life and the City, 1200-1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.50-68, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Istituto Internazionale di Storia Economica F. Datini. </w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bayard, Anne Béroujon, Delphine Estier, Anne Montenach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il commercio al minuto. Domanda e offerta tra economia formale e informale Secc. XIII-XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Firenze University Press, pp.113-130, 2015</w:t>
+              <w:t xml:space="preserve">Des caisses du Roi aux poches des cadavres. Une historienne à l'oeuvre, Françoise Bayard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Jacques Guilhaumou; Karine Lambert; Martine Lapied. </w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une économie de la frontière : circulations marchandes licites et illicites en Haut-Dauphiné après Utrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Granet-Abisset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, Révolution, transgression. Études offertes à Martine Lapied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.323-332, 2015</w:t>
+              <w:t xml:space="preserve">Tricentenaire du traité d’Utrecht (1713-2013). Actes du colloque de Briançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Briançon, pp.71-90, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marjo Kaartinen</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie et société. Dans l’atelier de l’historienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bayard; Anne Béroujon; Delphine Estier; Anne Montenach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des caisses du Roi aux poches des cadavres. Itinéraire d’une historienne, Françoise Bayard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.263-267, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and luxury in eighteenth-century Grenoble : from legal exchanges to shadow economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Simonton; Marjo Kaartinen; Anne Montenach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luxury and Gender in European Towns, 1700-1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.1-17, 2015</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.39-56, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Julie De Groot; Isabelle Devos; Ariadne Schmidt. </w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre économie légale et marchés parallèles : les femmes dans le petit commerce alimentaire lyonnais au tournant des XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Grenet; Yannick Jambon; Marie-Laure Ville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Life and the City, 1200-1900</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave, pp.50-68, 2015</w:t>
+              <w:t xml:space="preserve">Histoire urbaine et sciences sociales : problèmes, recherches et perspectives. Mélanges en l’honneur du Professeur Olivier Zeller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.285-297, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Mounier; Colette Nativel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copier et contrefaire à la Renaissance. Faux et usage de faux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.39-44, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Anne Montenach</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afterword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Simonton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Simonton; Anne Montenach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Female Agency in the Urban Economy: Gender in European Towns, 1640-1830</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.17-33, 2013</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.244-250, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Deborah Simonton</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal trades and black markets : women involved in the sale of food in Lyon in the late 17th and early 18th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Simonton; Anne Montenach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Female Agency in the Urban Economy: Gender in European Towns, 1640-1830</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.244-250, 2013</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.17-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and informal economy in an urban context : the case of food trade in seventeenth-century Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Buchner; Philip R. Hoffman-Rehnitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shadow Economies and Irregular Work in Urban Europe 16th to early 20th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Verlag, pp.91-106, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans le commerce lyonnais au XVIIe siècle : ressources et stratégies des ‘travailleuses de l’ombre’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Guilhaumou; Geneviève Dermenjian; Martine Lapied. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des femmes dans la cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.73-84, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approvisionnement d’une grande ville, Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Bayard; Jacqueline Boucher; Michel Cassan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henri IV et Lyon. La ville du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions lyonnaises d'art et d'histoire, pp.40-54, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes des montagnes dans l’économie informelle : les « faux-saunières » en Haut-Dauphiné au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luigi Lorenzetti; Nelly Valsangiacomo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donne e lavoro. Per una storia delle montagne europee XVIII-XX secc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.68-82, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la clandestinité dans le petit commerce alimentaire lyonnais au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Aprile; Emmanuelle Retaillaud-Bajac </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clandestinités urbaines. Les citadins et les territoires du secret (XVIe-XXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-78, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une économie de l’ombre ? La fraude dans le commerce alimentaire à Lyon au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Béaur; Hubert Bonin; Claire Lemercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fraude, contrebande et contrefaçon de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.515-538, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marché idéal aux marchés réels : les formes du contrôle et de l’échange dans le cadre des marchés alimentaires lyonnais au XVIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istituto Internazionale di Storia Economica F. Datini, Prato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foires et marchés dans l’intégration des économies européennes XIIIème-XVIIIème siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Monnier, pp.933-944, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boutique au cœur du commerce alimentaire à Lyon au XVIIème siècle : entre économie légale et marchés parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natacha Coquery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La boutique et la ville. Commerces, commerçants, espaces et clientèles XVIe–XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université François Rabelais, pp.31-44, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7669,982 +7742,982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">compte rendu de Katie Jarvis, La politique sur les marchés. Travail, genre et citoyenneté dans la France révolutionnaire, traduction de Mathilde Ray, Rennes, Presses universitaires de Rennes, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/149u0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/149u0⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05167781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rembrandt. Le Vendeur de mort-aux-rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Kim Siebenhüner / John Jordan / Gabi Schopf (Eds.), Cotton in Context. Manufacturing, Marketing, and Consuming Textiles in the German-Speaking World (1500–1900). (Ding, Materialität, Geschichte, Bd. 4.) Köln, Böhlau 2019. 424 p., Historische Zeitschrift, 2020, Band 311.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03038829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Camille Dejardin, Madame Blakey. Une femme entrepreneure au XVIIIe siècle, Rennes, Presses universitaires de Rennes, 2019, 267 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Daryl M. Hafter, Nina Kushner (ed.), Women and Work in the Eighteenth-Century France, Baton Rouge, LA () 2015, XIV-250 p., Francia - Recensio, n° 2016-3, Deutsches Historisches Institut, édition électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Daryl M. Hafter, Nina Kushner (ed.), Women and Work in the Eighteenth-Century France, Baton Rouge, LA () 2015, XIV-250 p., Francia - Recensio, n° 2016-3, Deutsches Historisches Institut, édition électronique</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Jan Hein Furnée and Clé Lesger eds, The landscape of consumption: shopping streets and cultures in Western Europe, 1600-1900 (Basingstoke: Palgrave Macmillan, 2014. Pp. xiii+246. 26 figs. 14 maps. 3 tabs., The Economic History Review, 69-3, 2016, p. 1037-1038</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Clare Haru Crowston, Credit, Fashion, Sex. Economies of Regard in Old Regime France, Durham, Duke University Press, 2013, 424 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Andrea Bonoldi, Andrea Leonardi, Katia Occhi (a cura di), Interessi e regole. Operatori e istituzioni nel commercio transalpino in età moderna (secoli XVI-XIX), Bologne, Il Mulino, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Andrea Bonoldi, Andrea Leonardi, Katia Occhi (a cura di), Interessi e regole. Operatori e istituzioni nel commercio transalpino in età moderna (secoli XVI-XIX), Bologne, Il Mulino, 2012</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Beatrice Zucca Micheletto, Travail et propriété des femmes en temps de crise (Turin, XVIIIe siècle), Mont-Saint-Aignan, Presses universitaires de Rouen et du Havre, 2014, 250 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Deborah Simonton, Women in European Culture and Society. Gender, Skill and Identity from 1700, London, Routledge, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Nicoletta Rolla, La piazza e il palazzo. I mercati e il vicariato di Torino nel Settecento, Pisa, Edizioni plus-Pisa University Press, 2010, 264 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Natacha Coquery, Tenir boutique à Paris au XVIIIe siècle. Luxe et demi-luxe, Paris, Éditions du Comité des travaux historiques et scientifiques, 2011, 401 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Montenach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire(s) d’une frontière : France, Piémont-Savoie (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Florent Quellier, La Table des Français. Une histoire culturelle (XVe-début XIXe siècle), Rennes, Presses universitaires de Rennes, 2007, 274 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01307741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Laurence Fontaine, L’économie morale. Pauvreté, crédit et confiance dans l’Europe préindustrielle, Paris, Gallimard, NRF Essais, 2008, 437 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8791,51 +8864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04707488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhom.2024.35.2.53" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04222777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bahmuf.300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.111.0171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02564983v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0268416020000041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02820164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Colez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02097607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.6554" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572862v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru Crowston C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Godineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guicheteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jarvis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canepari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/38946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.775" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Space-and-Illicit-Economies-in-Eighteenth-Century-Europe-Uncontrolled/Montenach/p/book/9781032597690#" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Simonton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Barclay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chalus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kaartinen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. Denzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonoldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vanotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.35558" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Estier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kaiser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Salvemini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez-Nogal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Blando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#8217;amelia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05167764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05247371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Wilmart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04704979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61988-5_8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995535v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04198482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1310-1571-womens-voices-.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna12.9782858926374.10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03961588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poujade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02860248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/11192" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02568612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7410/1413" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gendering-Spaces-in-European-Towns-1500-1914-1st-Edition/Chalus-Kaartinen/p/book/9780415716987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918197v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992138v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307467v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307702v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307612v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307715v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307721v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05167781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149u0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04101609v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556817v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307736v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04707488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Montenach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/lhom.2024.35.2.53" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04222777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bahmuf.300" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04208879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.111.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04007213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.107.0017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04035599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02820164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02550189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Colez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02564983v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0268416020000041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02097607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.6554" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01984797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03572862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01941807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haru Crowston C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Godineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guicheteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jarvis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Canepari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01681949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/38946" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.775" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Space-and-Illicit-Economies-in-Eighteenth-Century-Europe-Uncontrolled/Montenach/p/book/9781032597690#" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Buti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raveux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.66600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Simonton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Barclay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chalus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kaartinen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A. Denzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonoldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vanotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01167428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.35558" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Estier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kaiser" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Salvemini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez-Nogal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Blando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#8217;amelia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05167764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05247371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Wilmart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733876v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04704979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61988-5_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04733874v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03995543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04198482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1310-1571-womens-voices-.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna12.9782858926374.10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03961588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03371558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Poujade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02860248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/11192" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02568612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7410/1413" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gendering-Spaces-in-European-Towns-1500-1914-1st-Edition/Chalus-Kaartinen/p/book/9780415716987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918192v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918237v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307421v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01918248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307707v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05167781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149u0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04101609v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356926v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307746v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>