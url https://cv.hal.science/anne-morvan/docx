--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -832,51 +832,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -935,1125 +935,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ulysse dans la tempête : relire l’Odyssée à travers Euripide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nantiquités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Hertz; Lucie Thévenet, Mar 2026, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Work-in-Progress. Greek Tragedy in Strasbourg (1540-1609): Performance, Pedagogy, and Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHoRuS : Transmedial Reception of Ancient Drama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Dudouyt, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Euripide de Melanchthon à Strasbourg (1578)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du manuscrit à l'imprimé. La tragédie grecque et ses héritages aux XVe et XVIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Δύστηνος Ulysses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on the Odyssey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vathi, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une langue, des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international IANLS 2025, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prophetess and the Wooden Horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cassandra Project. Prophetic Furor and Female Otherness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quia hic poeta multa facit ex animo suo, non ex regulis grammaticae »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie grecque dans l’enseignement et l’érudition, de Byzance à l’Europe du XVIe siècle (IXe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rephrasing Euripides, reshaping the tragic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHoRuS 2025: “Re-figuring the Tragic”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’héroïsme : un contre-pouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LCA de l'Académie de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Nantes, Mar 2024, Angers, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La doublure d’Apollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les personnages secondaires du théâtre grec antique : élaboration, réception, reconfiguration, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cassandre et le genre tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des résidents de la MFO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Oxford, Maison française d'Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d’une Cassandre bacchante à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études des doctorants du groupe Translatio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire croire à des prophéties maudites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire WIP (Work in Progress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CRINI, Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some thoughts about the character of Cassandra on the contemporary stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres CHORUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cassandre entre les âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anachronisme. Journées scientifiques de l'ED ALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Receptions of Cassandra in XVIth century Tragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APGRD / HAR Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APGRD, Apr 2022, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra furiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semi di Sapienza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, APGRD, Apr 2022, Oxford, United Kingdom</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ἀλλ’ ἔτ’ ἐν ταὐτῷ μένεις » : encore la même Cassandre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nantiquités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2063,292 +2201,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’effet d’un asséchant à base d’huiles essentielles d’eucalyptus sur l'hypothermie des porcelets à la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Jezegou-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57, 2025, 57es Journées de la Recherche Porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Jezegou-Bernard</w:t>
+                <w:t xml:space="preserve">hal-05037519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets immunomodulateurs et antiviraux d'extraits d'algues lors d'une vaccination MLV chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Delahaye</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Hervé</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyvall Collén Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 57, 2025, 57es Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2358,111 +2496,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (9), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2472,530 +2610,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un personnage intraduisible ? Éluder ou élucider les paroles de Cassandre dans les version latines de l’Agamemnon d’Eschyle par Saint-Ravy (1555) et Casaubon (1595)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lombez; Bruno Méniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et contresens (du Moyen Âge au XVIe s. siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p.17-34, 2026, 978-2-406-19112-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19114-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contresens du retour aux sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contresens créateurs dans l'exégèse et la lecture des textes antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croire ou ne pas croire Cassandre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À quoi sert la tragédie grecque aujourd’hui ? Usages et imaginaires d’un objet culturel au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacularisation des teichoscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts génériques entre poésies épique et dramatique : un aperçu des enjeux (critiques) à travers les âges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sens et contresens (du Moyen Âge au XVIe s. siècle)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysos, concurrent d’Apollon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles vies des divinités grecques en Europe : figurations textuelles et visuelles du xive s. au xvie s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Contresens créateurs dans l'exégèse et la lecture des textes antiques</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre de la variante à la redéfinition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi traduire ? La traduction et ses enjeux de l’Antiquité gréco-romaine à l’âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devin, un personnage tragique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Austa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Né la pioggia, né la sacra terra, né la luce del sole. Il senso del tragico. Atti del II convegno universitario Progetto Odeon, 22-23 maggio 2017, Università di Torino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, p. 115-144, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3142,51 +3293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/kmq4vk28" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466438v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Challali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jezegou-Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Delahaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003248v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.19996" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663011v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/kmq4vk28" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591667v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466447v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Challali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Jezegou-Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Delahaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Martigny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19114-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>