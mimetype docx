--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Mouget </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Acoustic Scattering Layer Descriptors to Depict Mid-Trophic Pelagic Organisation: The Case of Atlantic African Large Marine Ecosystems Continental Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uatjavi Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), 86 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7020086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of an eastern boundary upwelling ecosystem exposed to multiple stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 1908 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81549-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale vertical structure of sound-scattering layers over an east border upwelling system and its relationship to pelagic habitat characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-65-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including 38 kHz in the standardization protocol for hydroacoustic fish surveys in temperate lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Axenrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Balk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.332-345. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique. Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental variables on the structure of micronectonic layers over the Senegalese continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo level segmentation on echo-integration of fisheries acoustics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.151, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of micronektonic spatial structure using ecosystemic acoustics descriptors applied in three Atlantic African Large Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.46-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of oceanographic factors on micronektonic acoustic density in the three African Atlantic large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.137-138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of Diel Vertical migration between three Atlantic African large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.153, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations along Benguela Current Large Marine Ecosystem continental shelf from 1994 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.154, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations in Guinea Current Large Marine Ecosystem continental shelf from 1999 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.144-145, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de campagnes ACaPELA 2024 et 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du programme OPPSMER -Observatoire des Poissons Pélagiques de la baie de Saint Malo et de l'Estuaire de la Rance et campagnes ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réseau de surveillance & observation des poissons côtiers rocheux, compte-rendu et perspectives de l'atelier DCSMM-ILICO 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04651149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique (CSRP-IRD) : Appui à la Gestion Durable des pélagiques : rapport technique IRD 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2020, 192 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport IRD 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2019, 247 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport technique annuel IRD 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 142 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D12.3 : Report of macrozooplankton distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 164 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Mouget </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom depth carving the pelagic spatial organisation in large marine ecosystem: The case of North West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed Jeyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 285, pp.105372. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2024.105372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals using coupled split-beam and multibeam echosounders and two scuba-diving observational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241, pp.103905. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2023.103905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of fish shoals combining multibeam and split-beam echosounders with visual observations from diving [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre D Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Scientifics Reports </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (54), pp.45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153959v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Acoustic Scattering Layer Descriptors to Depict Mid-Trophic Pelagic Organisation: The Case of Atlantic African Large Marine Ecosystems Continental Shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uatjavi Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fishes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), 86 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fishes7020086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a multibeam echosounder to survey pelagic fish shoals and their spatio-temporal distribution in ultra-shallow waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 264, pp.107705. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of an eastern boundary upwelling ecosystem exposed to multiple stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 1908 [12 p.]. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81549-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale vertical structure of sound-scattering layers over an east border upwelling system and its relationship to pelagic habitat characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.65-81. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-16-65-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including 38 kHz in the standardization protocol for hydroacoustic fish surveys in temperate lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Axenrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Balk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebourges-Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), pp.332-345. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rse2.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique. Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des fonds lacustres par hydroacoustique Une nouvelle méthode opérationnelle pour la surveillance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative sampling protocol for fish species identification methods in shallow waters: towed diver, towed video and stereoscopic camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Minart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9706039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichthyological importance of shallow coastal areas for pelagic communities : contributions of echosounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on Fisheries Acoustics, Science and Technology (WGFAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Dakar, Senegal. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04153997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental parameters on acoustic characterisation of pelagic biocenoses in ultra-shallow (5-30 m) coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Daniel Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04159412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental variables on the structure of micronectonic layers over the Senegalese continental shelf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndague Diogoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mindelo, Cape Verde. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of Diel Vertical migration between three Atlantic African large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine El Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.153, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echo level segmentation on echo-integration of fisheries acoustics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.151, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of micronektonic spatial structure using ecosystemic acoustics descriptors applied in three Atlantic African Large Marine Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.46-147, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of oceanographic factors on micronektonic acoustic density in the three African Atlantic large marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.137-138, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations along Benguela Current Large Marine Ecosystem continental shelf from 1994 to 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Uanivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Migayrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.154, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronektonic acoustic density variations in Guinea Current Large Marine Ecosystem continental shelf from 1999 to 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brehmer, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAWA : International Conference AWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain. SRFC/CSRP; IRD, pp.144-145, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de campagnes ACaPELA 2024 et 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Salvetat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du programme OPPSMER -Observatoire des Poissons Pélagiques de la baie de Saint Malo et de l'Estuaire de la Rance et campagnes ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un réseau de surveillance & observation des poissons côtiers rocheux, compte-rendu et perspectives de l'atelier DCSMM-ILICO 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Acou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04651149v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), IRD, Dinard. 2022, 72 p. + 6 p. d'annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04136808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'avancement du projet ACaPELA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04169901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers. Rapport d'analyse de l'existant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04170937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance DCSMM D1 - Poissons et Céphalopodes des milieux pélagiques côtiers (SP 3/action 7) - Rapport d'analyse du dispositif ACaPELA (ACoustique PELAgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 67 p. + 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04167575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique (CSRP-IRD) : Appui à la Gestion Durable des pélagiques : rapport technique IRD 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2020, 192 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport IRD 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Balde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2019, 247 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AGD - pélagique CSRP-IRD (Appui à la Gestion Durable des pélagiques) : rapport technique annuel IRD 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 142 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D12.3 : Report of macrozooplankton distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Behagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Tiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 164 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uatjavi Uanivi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7020086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diogoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81549-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Tiedemann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-65-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Axenrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Balk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780330v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Behagle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charouki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Uanivi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kouassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05413324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Goff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04651149v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Balde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04861261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mouget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brehmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndague Diogoul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2024.105372" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04179881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D Thiriet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Minart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2023.103905" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153959v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uatjavi Uanivi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7020086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel Thiriet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Diogoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Ayoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81549-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Tiedemann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Thiam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-16-65-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Axenrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Balk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04153997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04159412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705738" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02776927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kon&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Behagle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Migayrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charouki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02780471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Uanivi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Kouassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05413324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Goff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04651149v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04136808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04167575v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Balde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>