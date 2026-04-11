--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -633,723 +633,723 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
+                <w:t xml:space="preserve">Des processus de décroissance variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Journot</w:t>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+                <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Desachy</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, 2e éd., pp.384, 2020, 9782200626167</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.377-397, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928283v1</w:t>
+                <w:t xml:space="preserve">halshs-03048321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renseignement et culture élitaire pendant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Brun; Éric Denéce. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renseignement et espionnage pendant l'Antiquité et le Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.259-286, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vikings, Ragnar et les autres. De l'utilisation du passé viking à travers le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Journot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une archéologie indisciplinée. Réflexions croisées autour de Joëlle Burnouf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mergoil, pp.47-56, 2018, Europe Médiévale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture matérielle - approches scandinaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Alexandre-Bidon; Luc Bourgeois; Laurent Feller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture matérielle : un objet en question. Anthropologie, archéologie et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pressses Universitaires de Caen, pp.35-46, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde rural du haut Moyen Âge dans le nord-ouest de l'Europe à l'épreuve des traditions de recherches et des approches textuellles et archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Beck; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robert Fossier, les hommes et la terre : l'histoire rurale médiévale d'hier et aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.25-50, 2018, 978-2-36424-054-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat rural au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zadora-Rio E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, FERACF, 2014, Supplément à la Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des processus de décroissance variés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arribet-Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verdier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
-[...189 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Armand Colin, 2e éd., pp.384, 2020, 9782200626167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...225 lines deleted...]
-                <w:t xml:space="preserve">halshs-01245467v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1618,51 +1618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nissen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952172v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arribet-Deroin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>