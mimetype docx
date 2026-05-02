--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -394,165 +394,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Passion du Christ sur les livres carolingiens : visualiser les temps et les rythmes de l'histoire du Salut</w:t>
+                <w:t xml:space="preserve">L’Antiquité et les origines de la narrativité chrétienne en images dans l’œuvre d’Herbert L. Kessler. Un parcours intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.127-144</w:t>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782951v1</w:t>
+                <w:t xml:space="preserve">hal-03829140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Antiquité et les origines de la narrativité chrétienne en images dans l’œuvre d’Herbert L. Kessler. Un parcours intellectuel</w:t>
+                <w:t xml:space="preserve">La Passion du Christ sur les livres carolingiens : visualiser les temps et les rythmes de l'histoire du Salut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convivium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.127-144</w:t>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829140v1</w:t>
+                <w:t xml:space="preserve">hal-03782951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un exilé intérieur ». Entretien sur les travaux de Willibald Sauerländer avec Thomas Kirchner, Philippe Plagnieux, Anne-Orange Poilpré et Marc C. Schurr</w:t>
               </w:r>
@@ -709,316 +709,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor intérieur de l'oratoire de Germigny-des-Prés</w:t>
+                <w:t xml:space="preserve">Conor Newman, Mags Mannion, Fiona Gavin (dir.), Islands in a Global Context (Proceedings of the seventh International conference on insular art, held at the national university of Ireland, Galway, 16-20 July 2014), Dublin, Four Court Press, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.327-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782944v1</w:t>
+                <w:t xml:space="preserve">hal-03836173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor Newman, Mags Mannion, Fiona Gavin (dir.), Islands in a Global Context (Proceedings of the seventh International conference on insular art, held at the national university of Ireland, Galway, 16-20 July 2014), Dublin, Four Court Press, 2017</w:t>
+                <w:t xml:space="preserve">Le décor intérieur de l'oratoire de Germigny-des-Prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série n° 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.15977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03836173v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les images bibliques de l'identité chrétienne aux IIIe et IVe siècles ?</w:t>
+                <w:t xml:space="preserve">Le portail roman et ses images sculptées : pierre angulaire de l’histoire de l’art européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.666-672</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.7-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147639v1</w:t>
+                <w:t xml:space="preserve">hal-04147641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portail roman et ses images sculptées : pierre angulaire de l’histoire de l’art européen</w:t>
+                <w:t xml:space="preserve">Que disent les images bibliques de l'identité chrétienne aux IIIe et IVe siècles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.7-20</w:t>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.666-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147641v1</w:t>
+                <w:t xml:space="preserve">hal-04147639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le royaume de Charlemagne comme Ecclesia ? Le témoignage d’un manuscrit liturgique et de ses images (l’Évangéliaire de Godescalc)</w:t>
               </w:r>
@@ -1159,51 +1159,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan d’une décennie de réactions à l’ouvrage de Thomas F. Mathews, Clash of Gods, Princeton, 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13, pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1776,291 +1776,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imago Libri. Représentations carolingiennes du livre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imago libri&amp;quot; : représentations carolingiennes du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Denoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols, 2018</w:t>
+              <w:t xml:space="preserve">Brepols, 2018, 978-2-503-56767-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947966v1</w:t>
+                <w:t xml:space="preserve">hal-03945455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imago libri&amp;quot; : représentations carolingiennes du livre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imago Libri. Représentations carolingiennes du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Denoël</w:t>
+                <w:t xml:space="preserve">Charlotte Denoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols, 2018, 978-2-503-56767-9</w:t>
+              <w:t xml:space="preserve">Brepols, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945455v1</w:t>
+                <w:t xml:space="preserve">hal-03832358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imago Libri. Représentations carolingiennes du livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Denoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832358v1</w:t>
+                <w:t xml:space="preserve">hal-03947966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et voir l’autorité. Images et monuments</w:t>
               </w:r>
@@ -2209,113 +2209,139 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations carolingiennes et ottoniennes de la vie du Christ : approches extensive et sélective du cycle figuré</w:t>
+                <w:t xml:space="preserve">Les enjeux narratifs de l’image médiévale. Bilan historiographique et approches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne-Orange Poilpré; Sulamith Brocbeck; Ioanna Rapti. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Rapti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamith Brodbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Orange Poilpré; Sulamith Brodbeck; Ioanna Rapti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires chrétiennes en images : espace, temps et structure de la narration. Byzance et Moyen Age occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.41-68, 2022, 979-10-351-0805-2</w:t>
+              <w:t xml:space="preserve">, pp.1-21, 2022, 979-10-351-0805-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825113v1</w:t>
+                <w:t xml:space="preserve">hal-03825109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les livres de Drogon : attributs d’une renovatio épiscopale carolingienne</w:t>
               </w:r>
@@ -2364,371 +2390,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux narratifs de l’image médiévale. Bilan historiographique et approches actuelles</w:t>
+                <w:t xml:space="preserve">Représentations carolingiennes et ottoniennes de la vie du Christ : approches extensive et sélective du cycle figuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Anne-Orange Poilpré; Sulamith Brodbeck; Ioanna Rapti. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Orange Poilpré; Sulamith Brocbeck; Ioanna Rapti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires chrétiennes en images : espace, temps et structure de la narration. Byzance et Moyen Age occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-21, 2022, 979-10-351-0805-2</w:t>
+              <w:t xml:space="preserve">, pp.41-68, 2022, 979-10-351-0805-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825109v1</w:t>
+                <w:t xml:space="preserve">hal-03825113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurer l’Ancien Testament dans la Bible chrétienne à l’époque carolingienne. (Re)composer le temps et l’histoire</w:t>
+                <w:t xml:space="preserve">L’iconographie des Évangiles de saint Augustin et leur postérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marcello Angheben. </w:t>
+              <w:t xml:space="preserve">Charlotte Denoël; Francesco Siri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stratégies de la narration dans la peinture médiévale. Les représentations de l'Ancien Testament aux IVe-XIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.47-66, 2020, 978-2-503-58171-2</w:t>
+              <w:t xml:space="preserve">France &amp; Angleterre. Manuscrits médiévaux entre 700 et 1200</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2020, Bibliologia 57, 978-2-503-58772-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782960v1</w:t>
+                <w:t xml:space="preserve">hal-03825119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’iconographie des Évangiles de saint Augustin et leur postérité ?</w:t>
+                <w:t xml:space="preserve">Enluminures ottoniennes : l’hommage des nations à Otton III (998-1001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charlotte Denoël; Francesco Siri. </w:t>
+              <w:t xml:space="preserve">Dominique Barthélémy; Rolf Grosse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France &amp; Angleterre. Manuscrits médiévaux entre 700 et 1200</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allemagne et France au cœur du Moyen Âge (843-1214)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés/Composés, pp.107-117, 2020, 978-2-3793-3231-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03825119v1</w:t>
+                <w:t xml:space="preserve">hal-03836169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enluminures ottoniennes : l’hommage des nations à Otton III (998-1001)</w:t>
+                <w:t xml:space="preserve">Figurer l’Ancien Testament dans la Bible chrétienne à l’époque carolingienne. (Re)composer le temps et l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Barthélémy; Rolf Grosse. </w:t>
+              <w:t xml:space="preserve">Marcello Angheben. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allemagne et France au cœur du Moyen Âge (843-1214)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Passés/Composés, pp.107-117, 2020, 978-2-3793-3231-9</w:t>
+              <w:t xml:space="preserve">Les stratégies de la narration dans la peinture médiévale. Les représentations de l'Ancien Testament aux IVe-XIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.47-66, 2020, 978-2-503-58171-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836169v1</w:t>
+                <w:t xml:space="preserve">hal-03782960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor intérieur de l’oratoire et son iconographie</w:t>
               </w:r>
@@ -2781,418 +2781,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter la vie du Christ au temps de Charlemagne</w:t>
+                <w:t xml:space="preserve">Bâtir et figurer la royauté chrétienne au IXe siècle : les trônes architecturés des manuscrits de Charles le Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rolf Grosse; Michel Sot. </w:t>
+              <w:t xml:space="preserve">Jean-Marie Guilloüet; Clément Blanc-Riehl; Ambre Vilain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charlemagne. Les temps, les espaces, les hommes. Construction et déconstruction d’un règne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.507-727, 2018</w:t>
+              <w:t xml:space="preserve">Microarchitecture et figures du bâti : l’échelle à l’épreuve de la matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, pp.131-142, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03829023v1</w:t>
+                <w:t xml:space="preserve">hal-03828997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bâtir et figurer la royauté chrétienne au IXe siècle : les trônes architecturés des manuscrits de Charles le Chauve</w:t>
+                <w:t xml:space="preserve">Représenter la vie du Christ au temps de Charlemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Marie Guilloüet; Clément Blanc-Riehl; Ambre Vilain. </w:t>
+              <w:t xml:space="preserve">Rolf Grosse; Michel Sot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microarchitecture et figures du bâti : l’échelle à l’épreuve de la matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Picard, pp.131-142, 2018</w:t>
+              <w:t xml:space="preserve">Charlemagne. Les temps, les espaces, les hommes. Construction et déconstruction d’un règne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.507-727, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828997v1</w:t>
+                <w:t xml:space="preserve">hal-03829023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Dans et avec le livre : Jérôme, David et les souverains carolingiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sumi Shimahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Denoël; Anne-Orange Poilpré; Sumi Shimahara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imago libri. Représentations carolingiennes du livre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-14, 2018</w:t>
+              <w:t xml:space="preserve">Imago Libri. Représentations carolingiennes du livre,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.85-97, 2018, 978-2-503-56767-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832341v1</w:t>
+                <w:t xml:space="preserve">hal-03828950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans et avec le livre : Jérôme, David et les souverains carolingiens</w:t>
+                <w:t xml:space="preserve">The Mosaic of the Baptistery of Butrint: Iconography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charlotte Denoël; Anne-Orange Poilpré; Sumi Shimahara. </w:t>
+              <w:t xml:space="preserve">Marie-Patricia Raynaud; Agron Islami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imago Libri. Représentations carolingiennes du livre,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.85-97, 2018, 978-2-503-56767-9</w:t>
+              <w:t xml:space="preserve">Corpus of the Mosaics of Albania. Vol. 1 : Butrint intramuros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.224-240, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828950v1</w:t>
+                <w:t xml:space="preserve">hal-03825131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mosaic of the Baptistery of Butrint: Iconography</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marie-Patricia Raynaud; Agron Islami. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Denoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Shimahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Denoël; Anne-Orange Poilpré; Sumi Shimahara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus of the Mosaics of Albania. Vol. 1 : Butrint intramuros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.224-240, 2018</w:t>
+              <w:t xml:space="preserve">Imago libri. Représentations carolingiennes du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825131v1</w:t>
+                <w:t xml:space="preserve">hal-03832341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrer la vie du Christ dans les manuscrits de l’Antiquité tardive : l’exemple des évangiles dits ‘de saint Augustin’ (fin du VIe siècle)</w:t>
               </w:r>
@@ -3781,51 +3781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plagnieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carel Schurr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kisiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;glise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.110881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Rapti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamith Brodbeck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100636410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/39632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03945455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deno&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Besseyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/collections/?collection_id=8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503587721-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832341v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829061v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04061411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plagnieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carel Schurr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782936v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15977" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kisiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;glise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.110881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Rapti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamith Brodbeck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100636410" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/39632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03945455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deno&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Shimahara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832358v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Denoel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Besseyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/collections/?collection_id=8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503587721-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832341v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>