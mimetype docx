--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -1171,178 +1171,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la découverte de l'amphithéâtre des Trois Gaules (Lyon)</w:t>
+                <w:t xml:space="preserve">Les services de collectivité et le maillage territorial : entre pratiques et problématiques scientifiques autour de la programmation nationale de la recherche archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Koupaliantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'amphithéâtre fête ses 2000 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée d'Histoire de Lyon, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Un quart de siècle d’archéologie française. Des hommes, des idées, des institutions. 25 ans du CNRA (Paris, 9/05/2019), 8/05/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, May 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860937v1</w:t>
+                <w:t xml:space="preserve">hal-04860959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services de collectivité et le maillage territorial : entre pratiques et problématiques scientifiques autour de la programmation nationale de la recherche archéologique</w:t>
+                <w:t xml:space="preserve">A la découverte de l'amphithéâtre des Trois Gaules (Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pariente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Koupaliantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un quart de siècle d’archéologie française. Des hommes, des idées, des institutions. 25 ans du CNRA (Paris, 9/05/2019), 8/05/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, May 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">L'amphithéâtre fête ses 2000 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'Histoire de Lyon, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860959v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIGArgos, de Vollgraff au SIG, ou l'espace argien revisité</w:t>
               </w:r>
@@ -3025,239 +3025,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur les travaux de l'école française en Grèce en 1987</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Argos. 2. Terrain Karmoyannis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pariente</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 112 (2), pp.697-791. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 1988, 112 (2), pp.697-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1988.6749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715551v1</w:t>
+                <w:t xml:space="preserve">hal-04863084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argos. 2. Terrain Karmoyannis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur les travaux de l'école française en Grèce en 1987</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pariente</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Pentazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 112 (2), pp.697-709. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 1988, 112 (2), pp.697-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bch.1988.6749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863084v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argos. 2. Terrain Karmoyannis</w:t>
               </w:r>
@@ -3321,51 +3321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thasos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Phoungas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03927336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pi&#233;rart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thalmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Pinakoulaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koupaliantz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fran&#231;oise-Dit-Miret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Piteros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7586" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophanis Konstantatos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.6887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.6857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.6847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.6827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6807" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perreault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Blonde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6796" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Phoungas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03927336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pi&#233;rart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thalmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Pinakoulaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koupaliantz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Des Courtils" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1406" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fran&#231;oise-Dit-Miret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Piteros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7586" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186683v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7763" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophanis Konstantatos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1996.4628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1992.6887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1991.6857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863060v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1990.6847" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1989.6827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1988.6749" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pentazos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1987.6807" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maffre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perreault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Blonde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Muller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1986.6796" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>