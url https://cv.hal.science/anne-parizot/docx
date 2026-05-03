--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Parizot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179234463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot, docteure de l’université de la Sorbonne (Paris III) est professeure des Universités à l’université SLHS de Franche-Comté (Besançon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguiste et terminologue de formation, ses travaux se sont ouverts aux sciences de l’information et de la communication notamment autour de la communication sensible et symbolique sous toutes ses formes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent sur la communication des organisations, la gastronomie et l’œnologie, le patrimoine durable et responsable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle co-dirige l’axe alimentation-gastronomie du laboratoire CIMEOS (université de Bourgogne) et anime le séminaire transversal P.A.C.T (patrimoine, art, culture et territoires) dans ce laboratoire. Elle est membre du réseau AGAP (Alimentation, Gastronomie, Analyse des Pratiques communicationnelles).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : communication alimentaire, gastronomique, culinaire, rites, transmission, représentation, imaginaire et symbolique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie &amp;quot;durable ou responsable&amp;quot; prend formeS... Vers un nouvel espace éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et terroir(s) : une identité entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, In Vino Humanitas. Des usages du vin dans les sociétés, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminalité du discours sur le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48.45453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours gastronomique et œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de part et d'autre du miroir. Collection d'entreprise et entreprise de collections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Collection et communication d’entreprise - L’art et la mémoire, 45, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v45i45.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités de marques et marqueurs d'identité Vers une construction identitaire et sociale des individus par et dans la consommation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Question(s) d’identité(s), 14, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.163.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre socioterminologie et ethnoterminologie de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie : entre transparence et opacité Un jeu d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mot à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (5), pp.13-34. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire. De la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARLERS DE TABLE ET DISCOURS ALIMENTAIRES, 6.2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affiche, une forme signifiante au prisme des médiations symboliques. Les cas des campagnes des affiches WWF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1(15)), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en trois temps trois mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Question(s) de transmission, 5 (1), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.141.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts des mets...arts des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici, tout est ...Sens. Vers un partage des sens en harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication, pp.rfsic.revue-org/570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement et Apprendre autrement Un double défi ? Proposition d'une activité pour le relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pédagogiques. Revue de l’Association Marocaine des Enseignants de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des commerciaux : une identité à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux vignobles » : un flottement sémantique révélateur dans les discours viti-vinicoles (France, Allemagne, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Karoline Knoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée détude : Patrimoine et nouveaux vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin à travers les confréries françaises et espagnoles. (Re) présentation d'un éco-système patrimonial historique, culturel, économique et humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX rencontres internationales du Geres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geres, Jun 2024, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnément collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème anniversaire des ventes aux enchères Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trappeur-Géologue et ses &amp;quot;Lettres sur les Roches du Jura et leur distribution géographiques sur les deux hémisphères&amp;quot;. Pour une recherche interdisciplinaire située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire Jules Marcou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPCC terre de Louis Pasteur, Sep 2024, Paris Musée National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Turning space into place? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives au patrimoine via la terminologie ? Propositions méthodologiques pour une terminologie &amp;quot;hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire P.A.C.T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries : un levier de patrimonialisation et de médiation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième convention internationale d'histoire et des cultures de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, May 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations alimentaires et gastronomiques en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot-Dijon 7 octobre 2022 Journée mondiale de la traduction 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des traducteurs, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les enjeux de la patrimonialisation dans les savoirs alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les savoirs alimentaires à l'aune des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des objets, des hommes, des lieux et des liens : pour une mise en patrimoine durable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du CREM, Mise en scène des territoires et stratégie de marques, Essor et pratiques innovantes, Université de Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table, un espace de socialité. Regards croisés sur les agapes et autres banquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies de la gastronomie, de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding territorial en Saône et Loire. Le Country Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Tavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commercialisation des produits de terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ça brasse dans les arts de la table. Des verres à bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de la gastronomie et de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les consommateurs d'aujourd'hui. Première étape pour les transformer en clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora les attentes des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lons le Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques, Territoires, Patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherches GRIPIC, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en œnologie ? Exploitation sémantique de données situées en contexte viti-vinicole franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2019, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marque de fabrique à la fabrique de marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherche Chef et gastronomie GRIPIC-CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : un cas de storytelling olfactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe & Instagram : phénomène communicationnel et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe, enjeux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une série télé interroge la relation du vin et de la gastronomie. Médiateur du goût ou révélateur de(s) sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et la gastronomie : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culinaire : de quoi témoigne la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer pour le bien manger. Entre images, discours et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bière dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects culturels de la bière MOOC Passion Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culinaire : enquêtes de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle culture et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Esch sur Azette., Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Food : Recherche lexicale et sensible d'un (pseudo-terme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies de la gastronomie et de l'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir : une expérience sensible entre exception culturelle et nostalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le made in France : un vecteur communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréaliers, mes imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage dans l'imaginaire des céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le menu au restaurant et ses perspectives éthiques :de l’intitulé au choix des plats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication publicitaire se pare de religiosité… au cœur d’instances religieuses profanées par la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComSymbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France. pp.419-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance en la marque. Quels signes dans la communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Propédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et religion : une communication au visage de Janus. Entre profane et sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et communication de la foi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour ne pas s'embourber : de l'adhésion à l'adhérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement, de la société aux organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia, IGS, CIMEOS, 2013, Paris, France. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. Organisations, communication et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art des mots à l'art des mets : étude linguistique et sémiotique des dénominations dans le monde culinaire et gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Centre de recherches Paul Bocuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie de l'énergie et des transports à l'ethnoterminologie appliquée à l'entreprise Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de l'énergie et des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de terminologie, Dec 2012, Paris, France. pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire : de la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dire et le manger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie des métiers commerciaux : Une approche socioterminologique peut-elle conduire à un système de concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries, identités et discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des Hauts&amp;Débats, Pascal Lardellier, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires en action et en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies : [actes du 2ème colloque international &amp;quot;Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences&amp;quot;, Université de Reims Champagne-Ardenne, 21 et 22 septembre 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. EPURE-Éditions et presses universitaires de Reims, 370 p., 2018, 978-2-37496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bibendum Michelin et ses Bibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, DesHauts&amp;Débats, Pascal Lardellier, 978-2-343-03283-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bibendum et ses bibs : Mystère d'un totem et de son ministère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des vignerons champenois : nécessaire distinction pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Combrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules : discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, InnTraRom, ISSN 2750-056X, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : histoire(s) de et à sentir et ressentir le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs : une question d'expression et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en oenologie? Exploitation sémantique de données situées en contexte vini-viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Konzett-Firth; Eva Lavric; Cornelia Feyrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules. Discours oenologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-534, 2022, InnTraRom. Beiträge zu Sprache, Kultur und Translation, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISIBILITÉ ET LISIBILISATION DU VIN DANS LA COMMUNICATION DE SES ORGANISATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries « en recrue des sens » : Le Nom sens parmi les sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les confréries, identité et discours. Patrimoine immatériel entre terroir et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-63, 2021, Des Hauts et Débats, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transparence en gastronomie. Ethique et toques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin de terroir et vin du terroir : entre mythe et réalité (Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Yengué; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terroir viticole. Espace et figures de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782869067318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité : un espace sensible, territoire ou terroir du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Yves Enrègle; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.101-118, 2017, Entreprise &amp; Sacré, 9782376870357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du culinaire en pleines formeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastronomie dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : en long, en large mais surtout en travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication, un enjeu citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, 2016, 979-10-240-0440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance des la marque. Quels signes dans la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance : relations, organisations, capital humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.198-221, 2016, Entreprise &amp; sacré, ISSN 2495-0661, 978-2-84769-851-0. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.delay.2016.01.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA PUBLICITE : DU GOUT A LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrits et discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Catellani; Audrey Crucifix; Christine Hambursin; Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2015, 978-2-87558-388-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) évolution(s) de l’enseignement de la « communication » en IUT ? Bilan, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'expression-communication dans les IUT Fondements théoriques, représentations, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 2014, 978-2-343-01989-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibendum semper vivat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise et le sacré, regards transdisciplinaires sur la sacralité en entreprise, Ed. Hermès-Lavoisier, 2012, p. 443-482</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.443-482, 2012, 978-2-7462-4500-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Parizot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179234463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot, docteure de l’université de la Sorbonne (Paris III) est professeure des Universités à l’université SLHS de Franche-Comté (Besançon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguiste et terminologue de formation, ses travaux se sont ouverts aux sciences de l’information et de la communication notamment autour de la communication sensible et symbolique sous toutes ses formes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent sur la communication des organisations, la gastronomie et l’œnologie, le patrimoine durable et responsable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle co-dirige l’axe alimentation-gastronomie du laboratoire CIMEOS (université de Bourgogne) et anime le séminaire transversal P.A.C.T (patrimoine, art, culture et territoires) dans ce laboratoire. Elle est membre du réseau AGAP (Alimentation, Gastronomie, Analyse des Pratiques communicationnelles).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : communication alimentaire, gastronomique, culinaire, rites, transmission, représentation, imaginaire et symbolique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terminologie revisite les archives pour la constitution d'un patrimoine (linguistique) vivant : vers une eco-terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universității din Craiova. Seria Științe Filologice. Lingvistică.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1-2), pp.126-149. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52846/aucssflingv.v47i1-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie &amp;quot;durable ou responsable&amp;quot; prend formeS... Vers un nouvel espace éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et terroir(s) : une identité entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, In Vino Humanitas. Des usages du vin dans les sociétés, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours gastronomique et œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminalité du discours sur le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48.45453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de part et d'autre du miroir. Collection d'entreprise et entreprise de collections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Collection et communication d’entreprise - L’art et la mémoire, 45, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v45i45.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités de marques et marqueurs d'identité Vers une construction identitaire et sociale des individus par et dans la consommation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Question(s) d’identité(s), 14, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.163.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre socioterminologie et ethnoterminologie de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie : entre transparence et opacité Un jeu d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mot à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (5), pp.13-34. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire. De la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARLERS DE TABLE ET DISCOURS ALIMENTAIRES, 6.2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affiche, une forme signifiante au prisme des médiations symboliques. Les cas des campagnes des affiches WWF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1(15)), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en trois temps trois mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Question(s) de transmission, 5 (1), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.141.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts des mets...arts des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici, tout est ...Sens. Vers un partage des sens en harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication, pp.rfsic.revue-org/570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement et Apprendre autrement Un double défi ? Proposition d'une activité pour le relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pédagogiques. Revue de l’Association Marocaine des Enseignants de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des commerciaux : une identité à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux vignobles » : un flottement sémantique révélateur dans les discours viti-vinicoles (France, Allemagne, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Karoline Knoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée détude : Patrimoine et nouveaux vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin à travers les confréries françaises et espagnoles. (Re) présentation d'un éco-système patrimonial historique, culturel, économique et humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX rencontres internationales du Geres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geres, Jun 2024, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnément collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème anniversaire des ventes aux enchères Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trappeur-Géologue et ses &amp;quot;Lettres sur les Roches du Jura et leur distribution géographiques sur les deux hémisphères&amp;quot;. Pour une recherche interdisciplinaire située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire Jules Marcou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPCC terre de Louis Pasteur, Sep 2024, Paris Musée National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Turning space into place? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives au patrimoine via la terminologie ? Propositions méthodologiques pour une terminologie &amp;quot;hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire P.A.C.T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries : un levier de patrimonialisation et de médiation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième convention internationale d'histoire et des cultures de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, May 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations alimentaires et gastronomiques en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot-Dijon 7 octobre 2022 Journée mondiale de la traduction 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des traducteurs, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table, un espace de socialité. Regards croisés sur les agapes et autres banquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies de la gastronomie, de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding territorial en Saône et Loire. Le Country Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Tavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commercialisation des produits de terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les enjeux de la patrimonialisation dans les savoirs alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les savoirs alimentaires à l'aune des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des objets, des hommes, des lieux et des liens : pour une mise en patrimoine durable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du CREM, Mise en scène des territoires et stratégie de marques, Essor et pratiques innovantes, Université de Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ça brasse dans les arts de la table. Des verres à bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de la gastronomie et de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les consommateurs d'aujourd'hui. Première étape pour les transformer en clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora les attentes des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lons le Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques, Territoires, Patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherches GRIPIC, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en œnologie ? Exploitation sémantique de données situées en contexte viti-vinicole franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2019, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marque de fabrique à la fabrique de marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherche Chef et gastronomie GRIPIC-CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : un cas de storytelling olfactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe & Instagram : phénomène communicationnel et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe, enjeux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une série télé interroge la relation du vin et de la gastronomie. Médiateur du goût ou révélateur de(s) sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et la gastronomie : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bière dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects culturels de la bière MOOC Passion Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culinaire : de quoi témoigne la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer pour le bien manger. Entre images, discours et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culinaire : enquêtes de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle culture et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Esch sur Azette., Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Food : Recherche lexicale et sensible d'un (pseudo-terme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies de la gastronomie et de l'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir : une expérience sensible entre exception culturelle et nostalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le made in France : un vecteur communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréaliers, mes imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage dans l'imaginaire des céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le menu au restaurant et ses perspectives éthiques :de l’intitulé au choix des plats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication publicitaire se pare de religiosité… au cœur d’instances religieuses profanées par la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComSymbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France. pp.419-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance en la marque. Quels signes dans la communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Propédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et religion : une communication au visage de Janus. Entre profane et sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et communication de la foi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. Organisations, communication et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art des mots à l'art des mets : étude linguistique et sémiotique des dénominations dans le monde culinaire et gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Centre de recherches Paul Bocuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour ne pas s'embourber : de l'adhésion à l'adhérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement, de la société aux organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia, IGS, CIMEOS, 2013, Paris, France. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie de l'énergie et des transports à l'ethnoterminologie appliquée à l'entreprise Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de l'énergie et des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de terminologie, Dec 2012, Paris, France. pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire : de la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dire et le manger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie des métiers commerciaux : Une approche socioterminologique peut-elle conduire à un système de concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries, identités et discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des Hauts&amp;Débats, Pascal Lardellier, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires en action et en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies : [actes du 2ème colloque international &amp;quot;Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences&amp;quot;, Université de Reims Champagne-Ardenne, 21 et 22 septembre 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. EPURE-Éditions et presses universitaires de Reims, 370 p., 2018, 978-2-37496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bibendum Michelin et ses Bibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, DesHauts&amp;Débats, Pascal Lardellier, 978-2-343-03283-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bibendum et ses bibs : Mystère d'un totem et de son ministère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des vignerons champenois : nécessaire distinction pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Combrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules : discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, InnTraRom, ISSN 2750-056X, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : histoire(s) de et à sentir et ressentir le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs : une question d'expression et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en oenologie? Exploitation sémantique de données situées en contexte vini-viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Konzett-Firth; Eva Lavric; Cornelia Feyrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules. Discours oenologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-534, 2022, InnTraRom. Beiträge zu Sprache, Kultur und Translation, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries « en recrue des sens » : Le Nom sens parmi les sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les confréries, identité et discours. Patrimoine immatériel entre terroir et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-63, 2021, Des Hauts et Débats, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISIBILITÉ ET LISIBILISATION DU VIN DANS LA COMMUNICATION DE SES ORGANISATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transparence en gastronomie. Ethique et toques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin de terroir et vin du terroir : entre mythe et réalité (Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Yengué; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terroir viticole. Espace et figures de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782869067318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité : un espace sensible, territoire ou terroir du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Yves Enrègle; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.101-118, 2017, Entreprise &amp; Sacré, 9782376870357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance des la marque. Quels signes dans la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance : relations, organisations, capital humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.198-221, 2016, Entreprise &amp; sacré, ISSN 2495-0661, 978-2-84769-851-0. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.delay.2016.01.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du culinaire en pleines formeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastronomie dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : en long, en large mais surtout en travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication, un enjeu citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, 2016, 979-10-240-0440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA PUBLICITE : DU GOUT A LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrits et discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Catellani; Audrey Crucifix; Christine Hambursin; Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2015, 978-2-87558-388-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) évolution(s) de l’enseignement de la « communication » en IUT ? Bilan, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'expression-communication dans les IUT Fondements théoriques, représentations, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 2014, 978-2-343-01989-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibendum semper vivat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise et le sacré, regards transdisciplinaires sur la sacralité en entreprise, Ed. Hermès-Lavoisier, 2012, p. 443-482</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.443-482, 2012, 978-2-7462-4500-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BCA650B"/>
+    <w:nsid w:val="1F4687BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-parizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179234463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.163.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parizot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Karoline Knoth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ascione" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Maazaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415633v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Caseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tavilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557375v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;non" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576142v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134314v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_confreries_identites_et_discours_patrimoine_immateriel_entre_terroir_et_territoire_anne_parizot-9782343234243-70661.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-1-eva-lavric-cornelia-feyrer-carmen-konzett-firth-eds-le-vin-et-ses-emules/backPID/inntrarom-beitraege-zu-sprache-kultur-und-translation.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554879v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.delay.2016.01.0198" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555709v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ecrits_et_discours_culinaires_quand_les_mots_se_mettent_a_table_anne_parizot_kilien_stengel-9782343097183-51505.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-parizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179234463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05571417v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Maazaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/aucssflingv.v47i1-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.163.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Karoline Knoth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ascione" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Maazaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Caseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tavilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;non" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134378v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_confreries_identites_et_discours_patrimoine_immateriel_entre_terroir_et_territoire_anne_parizot-9782343234243-70661.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-1-eva-lavric-cornelia-feyrer-carmen-konzett-firth-eds-le-vin-et-ses-emules/backPID/inntrarom-beitraege-zu-sprache-kultur-und-translation.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.delay.2016.01.0198" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ecrits_et_discours_culinaires_quand_les_mots_se_mettent_a_table_anne_parizot_kilien_stengel-9782343097183-51505.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>