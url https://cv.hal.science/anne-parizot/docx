--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Parizot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179234463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot, docteure de l’université de la Sorbonne (Paris III) est professeure des Universités à l’université SLHS de Franche-Comté (Besançon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguiste et terminologue de formation, ses travaux se sont ouverts aux sciences de l’information et de la communication notamment autour de la communication sensible et symbolique sous toutes ses formes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent sur la communication des organisations, la gastronomie et l’œnologie, le patrimoine durable et responsable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle co-dirige l’axe alimentation-gastronomie du laboratoire CIMEOS (université de Bourgogne) et anime le séminaire transversal P.A.C.T (patrimoine, art, culture et territoires) dans ce laboratoire. Elle est membre du réseau AGAP (Alimentation, Gastronomie, Analyse des Pratiques communicationnelles).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : communication alimentaire, gastronomique, culinaire, rites, transmission, représentation, imaginaire et symbolique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terminologie revisite les archives pour la constitution d'un patrimoine (linguistique) vivant : vers une eco-terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universității din Craiova. Seria Științe Filologice. Lingvistică.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1-2), pp.126-149. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52846/aucssflingv.v47i1-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie &amp;quot;durable ou responsable&amp;quot; prend formeS... Vers un nouvel espace éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et terroir(s) : une identité entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, In Vino Humanitas. Des usages du vin dans les sociétés, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours gastronomique et œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminalité du discours sur le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48.45453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de part et d'autre du miroir. Collection d'entreprise et entreprise de collections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Collection et communication d’entreprise - L’art et la mémoire, 45, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v45i45.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités de marques et marqueurs d'identité Vers une construction identitaire et sociale des individus par et dans la consommation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Question(s) d’identité(s), 14, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.163.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre socioterminologie et ethnoterminologie de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie : entre transparence et opacité Un jeu d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mot à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (5), pp.13-34. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire. De la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARLERS DE TABLE ET DISCOURS ALIMENTAIRES, 6.2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affiche, une forme signifiante au prisme des médiations symboliques. Les cas des campagnes des affiches WWF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1(15)), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en trois temps trois mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Question(s) de transmission, 5 (1), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.141.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts des mets...arts des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici, tout est ...Sens. Vers un partage des sens en harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication, pp.rfsic.revue-org/570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement et Apprendre autrement Un double défi ? Proposition d'une activité pour le relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pédagogiques. Revue de l’Association Marocaine des Enseignants de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des commerciaux : une identité à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux vignobles » : un flottement sémantique révélateur dans les discours viti-vinicoles (France, Allemagne, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Karoline Knoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée détude : Patrimoine et nouveaux vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin à travers les confréries françaises et espagnoles. (Re) présentation d'un éco-système patrimonial historique, culturel, économique et humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX rencontres internationales du Geres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geres, Jun 2024, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnément collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème anniversaire des ventes aux enchères Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trappeur-Géologue et ses &amp;quot;Lettres sur les Roches du Jura et leur distribution géographiques sur les deux hémisphères&amp;quot;. Pour une recherche interdisciplinaire située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire Jules Marcou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPCC terre de Louis Pasteur, Sep 2024, Paris Musée National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Turning space into place? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives au patrimoine via la terminologie ? Propositions méthodologiques pour une terminologie &amp;quot;hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire P.A.C.T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries : un levier de patrimonialisation et de médiation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième convention internationale d'histoire et des cultures de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, May 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations alimentaires et gastronomiques en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot-Dijon 7 octobre 2022 Journée mondiale de la traduction 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des traducteurs, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table, un espace de socialité. Regards croisés sur les agapes et autres banquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies de la gastronomie, de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding territorial en Saône et Loire. Le Country Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Tavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commercialisation des produits de terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les enjeux de la patrimonialisation dans les savoirs alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les savoirs alimentaires à l'aune des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des objets, des hommes, des lieux et des liens : pour une mise en patrimoine durable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du CREM, Mise en scène des territoires et stratégie de marques, Essor et pratiques innovantes, Université de Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ça brasse dans les arts de la table. Des verres à bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de la gastronomie et de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les consommateurs d'aujourd'hui. Première étape pour les transformer en clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora les attentes des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lons le Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques, Territoires, Patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherches GRIPIC, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en œnologie ? Exploitation sémantique de données situées en contexte viti-vinicole franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2019, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marque de fabrique à la fabrique de marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherche Chef et gastronomie GRIPIC-CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : un cas de storytelling olfactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe & Instagram : phénomène communicationnel et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe, enjeux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une série télé interroge la relation du vin et de la gastronomie. Médiateur du goût ou révélateur de(s) sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et la gastronomie : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bière dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects culturels de la bière MOOC Passion Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culinaire : de quoi témoigne la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer pour le bien manger. Entre images, discours et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culinaire : enquêtes de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle culture et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Esch sur Azette., Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Food : Recherche lexicale et sensible d'un (pseudo-terme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies de la gastronomie et de l'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir : une expérience sensible entre exception culturelle et nostalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le made in France : un vecteur communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréaliers, mes imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage dans l'imaginaire des céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le menu au restaurant et ses perspectives éthiques :de l’intitulé au choix des plats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication publicitaire se pare de religiosité… au cœur d’instances religieuses profanées par la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComSymbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France. pp.419-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance en la marque. Quels signes dans la communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Propédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et religion : une communication au visage de Janus. Entre profane et sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et communication de la foi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. Organisations, communication et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art des mots à l'art des mets : étude linguistique et sémiotique des dénominations dans le monde culinaire et gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Centre de recherches Paul Bocuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour ne pas s'embourber : de l'adhésion à l'adhérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement, de la société aux organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia, IGS, CIMEOS, 2013, Paris, France. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie de l'énergie et des transports à l'ethnoterminologie appliquée à l'entreprise Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de l'énergie et des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de terminologie, Dec 2012, Paris, France. pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire : de la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dire et le manger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie des métiers commerciaux : Une approche socioterminologique peut-elle conduire à un système de concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries, identités et discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des Hauts&amp;Débats, Pascal Lardellier, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires en action et en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies : [actes du 2ème colloque international &amp;quot;Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences&amp;quot;, Université de Reims Champagne-Ardenne, 21 et 22 septembre 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. EPURE-Éditions et presses universitaires de Reims, 370 p., 2018, 978-2-37496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bibendum Michelin et ses Bibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, DesHauts&amp;Débats, Pascal Lardellier, 978-2-343-03283-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bibendum et ses bibs : Mystère d'un totem et de son ministère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des vignerons champenois : nécessaire distinction pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Combrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules : discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, InnTraRom, ISSN 2750-056X, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : histoire(s) de et à sentir et ressentir le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs : une question d'expression et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en oenologie? Exploitation sémantique de données situées en contexte vini-viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Konzett-Firth; Eva Lavric; Cornelia Feyrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules. Discours oenologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-534, 2022, InnTraRom. Beiträge zu Sprache, Kultur und Translation, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries « en recrue des sens » : Le Nom sens parmi les sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les confréries, identité et discours. Patrimoine immatériel entre terroir et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-63, 2021, Des Hauts et Débats, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISIBILITÉ ET LISIBILISATION DU VIN DANS LA COMMUNICATION DE SES ORGANISATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transparence en gastronomie. Ethique et toques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin de terroir et vin du terroir : entre mythe et réalité (Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Yengué; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terroir viticole. Espace et figures de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782869067318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité : un espace sensible, territoire ou terroir du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Yves Enrègle; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.101-118, 2017, Entreprise &amp; Sacré, 9782376870357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance des la marque. Quels signes dans la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance : relations, organisations, capital humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.198-221, 2016, Entreprise &amp; sacré, ISSN 2495-0661, 978-2-84769-851-0. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.delay.2016.01.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du culinaire en pleines formeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastronomie dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : en long, en large mais surtout en travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication, un enjeu citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, 2016, 979-10-240-0440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA PUBLICITE : DU GOUT A LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrits et discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Catellani; Audrey Crucifix; Christine Hambursin; Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2015, 978-2-87558-388-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) évolution(s) de l’enseignement de la « communication » en IUT ? Bilan, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'expression-communication dans les IUT Fondements théoriques, représentations, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 2014, 978-2-343-01989-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibendum semper vivat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise et le sacré, regards transdisciplinaires sur la sacralité en entreprise, Ed. Hermès-Lavoisier, 2012, p. 443-482</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.443-482, 2012, 978-2-7462-4500-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Parizot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anne-parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">179234463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot, docteure de l’université de la Sorbonne (Paris III) est professeure des Universités à l’université SLHS de Franche-Comté (Besançon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguiste et terminologue de formation, ses travaux se sont ouverts aux sciences de l’information et de la communication notamment autour de la communication sensible et symbolique sous toutes ses formes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent sur la communication des organisations, la gastronomie et l’œnologie, le patrimoine durable et responsable.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle co-dirige l’axe alimentation-gastronomie du laboratoire CIMEOS (université de Bourgogne) et anime le séminaire transversal P.A.C.T (patrimoine, art, culture et territoires) dans ce laboratoire. Elle est membre du réseau AGAP (Alimentation, Gastronomie, Analyse des Pratiques communicationnelles).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes de recherche : communication alimentaire, gastronomique, culinaire, rites, transmission, représentation, imaginaire et symbolique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terminologie revisite les archives pour la constitution d'un patrimoine (linguistique) vivant : vers une eco-terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universității din Craiova. Seria Științe Filologice. Lingvistică.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1-2), pp.126-149. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52846/aucssflingv.v47i1-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gastronomie &amp;quot;durable ou responsable&amp;quot; prend formeS... Vers un nouvel espace éthique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et terroir(s) : une identité entre mythe et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, In Vino Humanitas. Des usages du vin dans les sociétés, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du discours gastronomique et œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminalité du discours sur le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Du discours gastronomique et œnologique, 48, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v48i48.45453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections de part et d'autre du miroir. Collection d'entreprise et entreprise de collections?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Collection et communication d’entreprise - L’art et la mémoire, 45, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v45i45.47693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités de marques et marqueurs d'identité Vers une construction identitaire et sociale des individus par et dans la consommation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Question(s) d’identité(s), 14, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.163.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre socioterminologie et ethnoterminologie de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le Temps guérit toutes les blessures : La Résistance à l'autorité de l'Histoire dans les concepts de nation et de nationalisme, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie : entre transparence et opacité Un jeu d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mot à la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (5), pp.13-34. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.005.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire. De la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARLERS DE TABLE ET DISCOURS ALIMENTAIRES, 6.2, pp.15-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affiche, une forme signifiante au prisme des médiations symboliques. Les cas des campagnes des affiches WWF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1(15)), pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en trois temps trois mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Question(s) de transmission, 5 (1), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.141.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts des mets...arts des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici, tout est ...Sens. Vers un partage des sens en harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La vie des signes au sein de la communication, pp.rfsic.revue-org/570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner autrement et Apprendre autrement Un double défi ? Proposition d'une activité pour le relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pédagogiques. Revue de l’Association Marocaine des Enseignants de Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dénomination des commerciaux : une identité à revisiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal national de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux vignobles » : un flottement sémantique révélateur dans les discours viti-vinicoles (France, Allemagne, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Karoline Knoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée détude : Patrimoine et nouveaux vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin à travers les confréries françaises et espagnoles. (Re) présentation d'un éco-système patrimonial historique, culturel, économique et humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX rencontres internationales du Geres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geres, Jun 2024, Rennes (Campus Villejean), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnément collectionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème anniversaire des ventes aux enchères Michelin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont- Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trappeur-Géologue et ses &amp;quot;Lettres sur les Roches du Jura et leur distribution géographiques sur les deux hémisphères&amp;quot;. Pour une recherche interdisciplinaire située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire Jules Marcou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPCC terre de Louis Pasteur, Sep 2024, Paris Musée National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Turning space into place? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries : un levier de patrimonialisation et de médiation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième convention internationale d'histoire et des cultures de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, May 2023, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives au patrimoine via la terminologie ? Propositions méthodologiques pour une terminologie &amp;quot;hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire P.A.C.T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations alimentaires et gastronomiques en contexte numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La numérisation de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot-Dijon 7 octobre 2022 Journée mondiale de la traduction 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des traducteurs, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les enjeux de la patrimonialisation dans les savoirs alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les savoirs alimentaires à l'aune des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des objets, des hommes, des lieux et des liens : pour une mise en patrimoine durable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raichvarg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire du CREM, Mise en scène des territoires et stratégie de marques, Essor et pratiques innovantes, Université de Lorraine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table, un espace de socialité. Regards croisés sur les agapes et autres banquets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies de la gastronomie, de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branding territorial en Saône et Loire. Le Country Break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Caseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Tavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de commercialisation des produits de terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ça brasse dans les arts de la table. Des verres à bière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de la gastronomie et de l'oenologie et des arts de la table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les consommateurs d'aujourd'hui. Première étape pour les transformer en clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitagora les attentes des consommateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lons le Saulnier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques, Territoires, Patrimoines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherches GRIPIC, CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en œnologie ? Exploitation sémantique de données situées en contexte viti-vinicole franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2019, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marque de fabrique à la fabrique de marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études et de recherche Chef et gastronomie GRIPIC-CELSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ville d'Avray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : un cas de storytelling olfactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hofleitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01889721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe & Instagram : phénomène communicationnel et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe, enjeux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une série télé interroge la relation du vin et de la gastronomie. Médiateur du goût ou révélateur de(s) sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et la gastronomie : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de la bière dans la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects culturels de la bière MOOC Passion Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation culinaire : de quoi témoigne la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer pour le bien manger. Entre images, discours et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culinaire : enquêtes de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle culture et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Esch sur Azette., Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03557380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Food : Recherche lexicale et sensible d'un (pseudo-terme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies de la gastronomie et de l'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir : une expérience sensible entre exception culturelle et nostalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le made in France : un vecteur communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des patrimoines. Authenticité et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tarroudant, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréaliers, mes imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage dans l'imaginaire des céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le menu au restaurant et ses perspectives éthiques :de l’intitulé au choix des plats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance en la marque. Quels signes dans la communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche Propédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication publicitaire se pare de religiosité… au cœur d’instances religieuses profanées par la publicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComSymbol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France. pp.419-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité et religion : une communication au visage de Janus. Entre profane et sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et communication de la foi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. Organisations, communication et transparence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art des mots à l'art des mets : étude linguistique et sémiotique des dénominations dans le monde culinaire et gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Centre de recherches Paul Bocuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie de l'énergie et des transports à l'ethnoterminologie appliquée à l'entreprise Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie de l'énergie et des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de terminologie, Dec 2012, Paris, France. pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour ne pas s'embourber : de l'adhésion à l'adhérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'engagement, de la société aux organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Propedia, IGS, CIMEOS, 2013, Paris, France. pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs rhétoriques en trilogie culinaire : de la mise en mots à la mise en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dire et le manger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie des métiers commerciaux : Une approche socioterminologique peut-elle conduire à un système de concepts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00552140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries, identités et discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des Hauts&amp;Débats, Pascal Lardellier, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires en action et en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies : [actes du 2ème colloque international &amp;quot;Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expériences&amp;quot;, Université de Reims Champagne-Ardenne, 21 et 22 septembre 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. EPURE-Éditions et presses universitaires de Reims, 370 p., 2018, 978-2-37496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bibendum Michelin et ses Bibs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014, DesHauts&amp;Débats, Pascal Lardellier, 978-2-343-03283-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bibendum et ses bibs : Mystère d'un totem et de son ministère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des vignerons champenois : nécessaire distinction pour exister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Combrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lavric; Cornelia Feyrer; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules : discours œnologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank &amp; Timme, 2022, InnTraRom, ISSN 2750-056X, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La minéralité : histoire(s) de et à sentir et ressentir le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et senteurs : une question d'expression et de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03579265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-lise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona de Iulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en oenologie? Exploitation sémantique de données situées en contexte vini-viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Konzett-Firth; Eva Lavric; Cornelia Feyrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules. Discours oenologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-534, 2022, InnTraRom. Beiträge zu Sprache, Kultur und Translation, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISIBILITÉ ET LISIBILISATION DU VIN DANS LA COMMUNICATION DE SES ORGANISATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confréries « en recrue des sens » : Le Nom sens parmi les sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les confréries, identité et discours. Patrimoine immatériel entre terroir et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-63, 2021, Des Hauts et Débats, 978-2-343-23424-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transparence en gastronomie. Ethique et toques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'on mange? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36441-411-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin de terroir et vin du terroir : entre mythe et réalité (Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Yengué; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le terroir viticole. Espace et figures de qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782869067318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité : un espace sensible, territoire ou terroir du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Yves Enrègle; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oser la laïcité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.101-118, 2017, Entreprise &amp; Sacré, 9782376870357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication : en long, en large mais surtout en travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication, un enjeu citoyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, 2016, 979-10-240-0440-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du culinaire en pleines formeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastronomie dans la cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de confiance et confiance des la marque. Quels signes dans la communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Delaye; Pascal Lardellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance : relations, organisations, capital humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.198-221, 2016, Entreprise &amp; sacré, ISSN 2495-0661, 978-2-84769-851-0. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.delay.2016.01.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA PUBLICITE : DU GOUT A LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrits et discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03555709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelin : du culte du secret à la transparence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Catellani; Audrey Crucifix; Christine Hambursin; Thierry Libaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication transparente. L'impératif de la transparence dans le discours des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Louvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-295, 2015, 978-2-87558-388-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03565498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) évolution(s) de l’enseignement de la « communication » en IUT ? Bilan, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'expression-communication dans les IUT Fondements théoriques, représentations, réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.27-38, 2014, 978-2-343-01989-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibendum semper vivat !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise et le sacré, regards transdisciplinaires sur la sacralité en entreprise, Ed. Hermès-Lavoisier, 2012, p. 443-482</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.443-482, 2012, 978-2-7462-4500-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F4687BA"/>
+    <w:nsid w:val="6C837206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-parizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179234463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05571417v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Maazaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/aucssflingv.v47i1-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.163.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Karoline Knoth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ascione" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Maazaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Caseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tavilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;non" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134378v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_confreries_identites_et_discours_patrimoine_immateriel_entre_terroir_et_territoire_anne_parizot-9782343234243-70661.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-1-eva-lavric-cornelia-feyrer-carmen-konzett-firth-eds-le-vin-et-ses-emules/backPID/inntrarom-beitraege-zu-sprache-kultur-und-translation.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.delay.2016.01.0198" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ecrits_et_discours_culinaires_quand_les_mots_se_mettent_a_table_anne_parizot_kilien_stengel-9782343097183-51505.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anne-parizot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179234463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05571417v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Maazaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/aucssflingv.v47i1-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430945v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554825v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.163.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.141.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566935v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Karoline Knoth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ascione" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Patin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Maazaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Caseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Tavilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;non" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566872v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_confreries_identites_et_discours_patrimoine_immateriel_entre_terroir_et_territoire_anne_parizot-9782343234243-70661.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combrouze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03579265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-1-eva-lavric-cornelia-feyrer-carmen-konzett-firth-eds-le-vin-et-ses-emules/backPID/inntrarom-beitraege-zu-sprache-kultur-und-translation.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/757-qu-est-ce-que-l-on-mange--9782364414112.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-terroir-viticole/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.delay.2016.01.0198" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ecrits_et_discours_culinaires_quand_les_mots_se_mettent_a_table_anne_parizot_kilien_stengel-9782343097183-51505.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565498v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?GCOI=29303100487490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134140v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>