--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1272,1153 +1272,1153 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« D’une quintuple infoliature mobile » (introduction au dossier « Relire le Ve livre »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Car la beauté consiste en formes rondes” : cieux à géométrie variable dans la poésie de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.17-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du Ronsard de Marie de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le rire et le refus : quand Rabelais dit non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poches, chausses et sacs : petites aventures seyantes et malséantes de la copia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.213-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocitations et antiformalisme : autour de quelques échos textuels dans le Cinquiesme Livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par où se développent les listes rabelaisiennes ? Remarques rhétorico-syntaxiques sur une copia goinfre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, ctes du séminaire Copia en ligne, org. E. Fayard, Paris, Sorbonne, 13 fév. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bellay, Ronsard, Tristan : autour de queques sonnets des Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imiter Rabelais au féminin : portraits de femmes dans les Contes drolatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.33-47</w:t>
+              <w:t xml:space="preserve">, 2020, 4, pp.239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La catégorie de l’honnête dans Les Dames Galantes de Brantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.81-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouches et escarmouches, moines, culs et cagots : de quelques jeux de langage rabelaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes du prince (formation de Gargantua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insupportable Ronsard : quand Ronsard dit je suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.17-41</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.65-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouches et escarmouches, moines, culs et cagots : de quelques jeux de langage rabelaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiunt oratores : les démêlés de l’éloquence avec la rime dans l’Académie de Deimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barbafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Vialleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, ctes du séminaire Copia en ligne, org. E. Fayard, Paris, Sorbonne, 13 fév. 2021</w:t>
+              <w:t xml:space="preserve">, 2018, Correction, clarté, élégance : poésie et idéal oratoire (1550-1650)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...512 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le doublet lexical chose / cause chez Montaigne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,51 +2456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lier les cooccurrences des &amp;quot;Epithetes&amp;quot; (1571) de Maurice de La Porte et celles de textes de Ronsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gasiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Linguistique de corpus : vues sur la constitution, l’analyse et l’outillage, HS-21, http://corela.revues.org/4830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2525,51 +2525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cloches, torcheculs et pantoufles : copia érasmienne et poétique du mot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, p. 365-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2620,264 +2620,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les avatars de la Muse à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence de l’Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imiter le style rabelaisien : quelques observations de confinement sur les pastiches (Balzac, Nodier, Gautier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sessions Rabelais et sa postérité, org. N. Le Cadet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, RSA, virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erasme-Fouquelin : autour de la Pléiade (Ronsard, Ode à Michel de L’Hospital)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire commun Atelier XVIe s.-Textyle Les Figures de répétition dans la poésie de la Renaissance, org. A. Payen de La Garanderie et A.-M. Paillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix féminines de La Franciade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">session Figures féminines ronsardiennes : imitation, mythe et amplification, org. A.-P. Pouey-Mounou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, RSA, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie de Saint-Victor et ses imitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Rubricologies, org. D. Denis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2971,51 +2971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une traduction-recréation observée in vivo : enjeux de l’Anthologie bilingue commentée Rabelais-Fischart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">avec E. Kammerer et B. Renner, Atelier franco-canadien, org. G. Holtz et A.-P. Pouey-Mounou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthos du démonologue : Bodin, Montaigne et Agrippa d’Aubigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing the Self in the Renaissance / L’Ecriture de soi à la Renaissance, FISIER, org. V. Ferrer et E. Refini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Baltimore, Johns Hopkins, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rire et le refus : quand Rabelais dit non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session Autour de Rabelais : philologie, herméneutique, polémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecorcherie et démembrement : quelques exemples de relatinisation chez Ronsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du GEHLF sur la latinisation, org. G. Siouffi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sorbonne Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3247,51 +3247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imiter Rabelais au féminin : portraits de femmes dans les Contes drolatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sessions La réception de Rabelais entre édition, imitation, commentaire et traduction, org. C. La Charité, A.-P. Pouey-Mounou et B. Renner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, RSA, Nouvelle Orléans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3361,1285 +3361,1285 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou, Delphine Pasques (eds.), Rabelais / Fischart : analyses linguistiques contrastives, DROZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 538, pp.1156, 2022, Rencontres, 978-2-406-12714-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12714-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou &amp; Paul J. Smith. Brill, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronsard et Du Bartas en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia D’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Menini</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Paul J. Smith. Droz, 2019, De lingua et linguis, 9782600059053</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « philautie » humaniste, héritages et postérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Stiker-Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude La Charité</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.344, 2019, 2406088367, 978-2406088363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou &amp; Paul J. Smith. Brill, 2021</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève. Le poète en quête d’un langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brill, 2021</w:t>
+              <w:t xml:space="preserve">Brill, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Silvia D’amico</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inqualifiables fureurs. Poétique des invocations inspirées aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Philautie humaniste, héritages et postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Droz, 2020</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Stiker-Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Klinger-Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Droz, 2019</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.525, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charles-Olivier Stiker-Metral</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.344, 2019, 2406088367, 978-2406088363</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. 2012, (Travaux d’Humanisme et Renaissance 497), 431 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Paul J. Smith. Droz, 2019, De lingua et linguis, 9782600059053</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esculape et Dionysos : mélanges en l'honneur de Jean Céard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Naya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.XXXVIII-1176, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de la médiocrité : le juste milieu à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...589 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions rue d'Ulm, pp.VI-247, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4689,51 +4689,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Visages de Panurge (XVIe-XIXe siècle) : aux marges des genres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Garnier, C. La Charité, R. Menini, A.-P. Pouey-Mounou, A. Réach-Ngô, T. Tran et N. Viet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 187-203, 2022</w:t>
@@ -4756,540 +4756,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Portraits de nus dans la poésie de la Pléiade (Ronsard et Baïf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peintures et figures de nus dans la littérature de l’Antiquité à la Renaissance, actes du colloque de Sorbonne Université, 22-24DTRE 4 nov. 2018, éd. E. Séris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais and Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans The Brill Companion to Rabelais, éd. B. Renner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, chap. 3, p. 75-98, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La caractérisation des animaux venimeux chez Grévin traducteur de Nicandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Figurations animalières à travers les textes et l’image en Europe, du Moyen Age à nos jours (actes du colloque en hommage à P. J. Smith, Leiden, 13-14 fév. 2020, org. A. van de Haar et A. Schulte Nordholt), Mél. P. J. Smith, Leiden, Brill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’œufs et de plumes : marques de dépendance épique dans le Premier Livre de La Franciade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans « Toute l’âme de la poésie héroïque ». Etudes sur l’épopée en France (XVIe-XVIIIe siècles) offertes à Denis Bjaï, éd. F. Rouget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.111-130, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais utopiste ? L’invention magnétique de messere Gaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Les Utopies scientifiques, éd. R. Poma et N. Weill-Parot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SISMEL, pp.115-136, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du boniment au paradoxe : de quelques jeux de requalification rabelaisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Inextinguible Rabelais, éd. M. Huchon, N. Le Cadet et R. Menini avec la coll. de M.-C. Thomine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.567-578, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux théologiques du scandale au début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles (1550-1697), éd. I. Moreau, B. Perona et E. Zanin, collection « S@voirs humanistes », dir. V. Giacomotto-Charra, Un@ éditions Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard et Du Bartas, repoussoirs associés dans la France du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Ronsard et Du Bartas en Europe, éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.30-48, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthos du démonologue : Bodin, Montaigne et Agrippa d’Aubigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Représentations de soi à la Renaissance (actes du congrès de la FISIER, Baltimore, 26-27 avril 2019), éd. V. Ferrer, E. Refini et L. Vaillancourt, Paris, Hermann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s’arrête l’amplification chez Rabelais : pour une typologie des clausules dans Gargantua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Rabelais / Fischart : approches linguistiques contrastives, éd. D. Pasques et A.-P. Pouey-Mounou, Genève, Droz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5446,967 +5446,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronsard et l’épithète homérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance, éd. S. D’Amico et A.-P. Pouey-Mounou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.361-384, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un langage en Tapinois : autour de quelques manipulations langagières dans le Quart Livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Langues et Langages dans l’œuvre de François Rabelais, éd. P. Cifarelli et F. Giacone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.225-240, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une œuvre en représentation : Le Capitaine Fracasse et Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Le XIXe siècle, lecteur du XVIe siècle, éd. H. Védrine et J.-Ch. Monferran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.419-438, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épithète homérique entre Léonce Pilate et Boccace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poète aux milles détours. Les traductions des épithètes homériques à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.177-198, 2020, 1422-5581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portraits en expansion du Gargantua », dans « Ces belles billevesées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance, éd. S. D’Amico et A.-P. Pouey-Mounou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.361-384, 2020</w:t>
+              <w:t xml:space="preserve">Etudes sur le Gargantua, éd. S. Geonget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.87-98, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Geldorpius, Dialogus epithalamicus (ca. 1560) : introduction, édition, traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">avec P. J. Smith, Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, chap. 6, p. 135-159, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Librairie de Saint-Victor et l'amplification créatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith, Leyde, Brill, chap. 2, p. 32-60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des ‘compaings’ et des livres : interactions et différenciations stylistiques dans les pièces folâtres de la Pléiade »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sodalitas litteratorum : le compagnonnage littéraire néo-latin et français à la Renaissance. Études à la mémoire de Philip Ford –Studies in Memory of Philip Ford, éd. P. White, I. de Smet et P. White, Genève, Droz, p. 101-119.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Porte, la Pléiade et Bacchus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en collaboration avec N. Gasiglia, dans Inqualifiables fureurs. Poétiques des invocations inspirées aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.247-278, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un insulaire systématique ? Singularités lexicales de l’Ile Sonnante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance au grand large, Mél. F. Lestringant, Genève, Droz, p. 405-425</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rabelais et le mélange des hybrides. Rabelais und die Mischung von Hybridsprachen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.), éd. A.-P. Pouey-Mounou et P. J. Smith, Genève, Droz, p. 305-329</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les démêlés de l’épithète et de la rime dans les arts poétiques des XVIe et XVIIe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith, Leyde, Brill, chap. 2, p. 32-60</w:t>
+              <w:t xml:space="preserve">Arts de poésie et traités du vers français (fin XVIe-XVIIe siècles). Langue, poème, société, éd. N. Cernogora, E. Mortgat-Longuet et G. Peureux, Paris, Classiques Garnier, p. 171-190.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jeux de mains : le maniement et la manière dans les Essais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ? éd. D. Knop et B. Perona, Paris, Champion, p. 211-226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie de Saint-Victor et l’amplification créatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6444,51 +6444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les portraits en expansion du Gargantua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ces belles billevesées ». Etudes sur le Gargantua, éd. S. Geonget, Genève, Droz, p. 87-98.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,51 +6513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais et le mélange des hybrides. Rabelais und die Mischung von Hybridsprachen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6595,51 +6595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Membra disjecta : Vauquelin et autres détournements de l’Epître aux Pisons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chacun son Horace : appropriations et adaptations du modèle horatien en Europe, XVe-XVIIIe siècles, éd. N. Dauvois, M. Jourde et J.-Ch. Monferran, Paris, Champion, p. 193-210.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6658,268 +6658,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les suggestions du livre ouvert : autour de quelques mises en forme des Adages »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apta compositio. Formes du texte latin au Moyen Age et à la Renaissance, éd. M. Furno, C. Deloince-Louette et V. Méot-Bourquin, Genève, Droz, p. 375-396.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dérivés alimentaires et plats composés rabelaisiens dans le second Quart Livre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Argod-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français à table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 241-250, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’épithète est-elle un vilain défaut ? Les superfluités du style dans quelques caricatures de la poésie du XVIe siècle ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vices de style et défauts esthétiques (XVIe-XVIIIe siècles), éd. C. Barbafieri et J.-Y. Vialleton, Paris, Classiques Garnier, p. 147-164.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...140 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indifférence, l'ambivalence et le sens. Les adiaphora, de l'Enchiridion à Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasme et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6944,51 +6944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épithètes « si proprement accommodées » des &amp;lt;i&amp;gt;Amours&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Germoni; Christine Silvi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 15, Jean Renart, Ronsard, Pascal, Beaumarchais, Zola, Bonnefoy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.29-44, 2015, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-­10‐231­‐0513-­1. </w:t>
@@ -7039,51 +7039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Sophie Masse, Anne-Pascale Pouey-Mounou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.11-21, 2012</w:t>
@@ -7144,126 +7144,126 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus dans la Revue d’Histoire Littéraire de la France, le Bulletin de l’Association Guillaume Budé, Renaissance and Reformation. Renaissance et Réforme, la Bibliothèque d’Humanisme et Renaissance, le Erasmus of Rotterdam Society Yearbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire le « Ve livre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de revue L’Année Rabelaisienne, 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7288,77 +7288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune de Rabelais, de Claude Nourry à Ernest Renan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Charité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7409,51 +7409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masques et coronamasques : Écrits de confinement rassemblés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Engammare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,51 +7504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à l’anthologie des Théories poétiques néo-latines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dir. V. Leroux et E. Séris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7742,51 +7742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap.pouey@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://officinedemercure.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375629v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375626v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gasiglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D&#8217;amico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Stiker-Metral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dup&#232;be" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giacone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Amico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IUMY6017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap.pouey@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://officinedemercure.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873490v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.974" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gasiglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D&#8217;amico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Stiker-Metral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dup&#232;be" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giacone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Amico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IUMY6017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>