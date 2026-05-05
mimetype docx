--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1272,1153 +1272,1153 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D’une quintuple infoliature mobile » (introduction au dossier « Relire le Ve livre »)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autour du Ronsard de Marie de Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rire et le refus : quand Rabelais dit non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poches, chausses et sacs : petites aventures seyantes et malséantes de la copia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.213-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocitations et antiformalisme : autour de quelques échos textuels dans le Cinquiesme Livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.149-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une quintuple infoliature mobile » (introduction au dossier « Relire le Ve livre »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Car la beauté consiste en formes rondes” : cieux à géométrie variable dans la poésie de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.17-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par où se développent les listes rabelaisiennes ? Remarques rhétorico-syntaxiques sur une copia goinfre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, ctes du séminaire Copia en ligne, org. E. Fayard, Paris, Sorbonne, 13 fév. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Bellay, Ronsard, Tristan : autour de queques sonnets des Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imiter Rabelais au féminin : portraits de femmes dans les Contes drolatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.239-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La catégorie de l’honnête dans Les Dames Galantes de Brantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.81-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes du prince (formation de Gargantua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouches et escarmouches, moines, culs et cagots : de quelques jeux de langage rabelaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2019, 57, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouches et escarmouches, moines, culs et cagots : de quelques jeux de langage rabelaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.213-236</w:t>
+              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insupportable Ronsard : quand Ronsard dit je suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.149-164</w:t>
+              <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.65-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiunt oratores : les démêlés de l’éloquence avec la rime dans l’Académie de Deimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barbafieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Vialleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Camenae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, ctes du séminaire Copia en ligne, org. E. Fayard, Paris, Sorbonne, 13 fév. 2021</w:t>
+              <w:t xml:space="preserve">, 2018, Correction, clarté, élégance : poésie et idéal oratoire (1550-1650)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...512 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le doublet lexical chose / cause chez Montaigne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2456,51 +2456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lier les cooccurrences des &amp;quot;Epithetes&amp;quot; (1571) de Maurice de La Porte et celles de textes de Ronsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gasiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Linguistique de corpus : vues sur la constitution, l’analyse et l’outillage, HS-21, http://corela.revues.org/4830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2525,51 +2525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cloches, torcheculs et pantoufles : copia érasmienne et poétique du mot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, p. 365-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2620,264 +2620,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imiter le style rabelaisien : quelques observations de confinement sur les pastiches (Balzac, Nodier, Gautier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sessions Rabelais et sa postérité, org. N. Le Cadet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, RSA, virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasme-Fouquelin : autour de la Pléiade (Ronsard, Ode à Michel de L’Hospital)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire commun Atelier XVIe s.-Textyle Les Figures de répétition dans la poésie de la Renaissance, org. A. Payen de La Garanderie et A.-M. Paillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les avatars de la Muse à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence de l’Association Guillaume Budé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix féminines de La Franciade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">session Figures féminines ronsardiennes : imitation, mythe et amplification, org. A.-P. Pouey-Mounou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, RSA, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie de Saint-Victor et ses imitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Rubricologies, org. D. Denis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2971,51 +2971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une traduction-recréation observée in vivo : enjeux de l’Anthologie bilingue commentée Rabelais-Fischart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">avec E. Kammerer et B. Renner, Atelier franco-canadien, org. G. Holtz et A.-P. Pouey-Mounou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthos du démonologue : Bodin, Montaigne et Agrippa d’Aubigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing the Self in the Renaissance / L’Ecriture de soi à la Renaissance, FISIER, org. V. Ferrer et E. Refini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Baltimore, Johns Hopkins, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rire et le refus : quand Rabelais dit non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session Autour de Rabelais : philologie, herméneutique, polémique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecorcherie et démembrement : quelques exemples de relatinisation chez Ronsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire du GEHLF sur la latinisation, org. G. Siouffi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sorbonne Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3247,51 +3247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imiter Rabelais au féminin : portraits de femmes dans les Contes drolatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sessions La réception de Rabelais entre édition, imitation, commentaire et traduction, org. C. La Charité, A.-P. Pouey-Mounou et B. Renner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, RSA, Nouvelle Orléans, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3361,51 +3361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou, Delphine Pasques (eds.), Rabelais / Fischart : analyses linguistiques contrastives, DROZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pasques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3423,77 +3423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,51 +3559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard and Du Bartas in Early Modern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou &amp; Paul J. Smith. Brill, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3621,51 +3621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard et Du Bartas en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3709,51 +3709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia D’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Paul J. Smith. Droz, 2019, De lingua et linguis, 9782600059053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3846,51 +3846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « philautie » humaniste, héritages et postérités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Stiker-Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.344, 2019, 2406088367, 978-2406088363</w:t>
             </w:r>
           </w:p>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4018,51 +4018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,51 +4080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,51 +4155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inqualifiables fureurs. Poétique des invocations inspirées aux XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,51 +4217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Philautie humaniste, héritages et postérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Stiker-Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4344,51 +4344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, pp.525, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4419,51 +4419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz. 2012, (Travaux d’Humanisme et Renaissance 497), 431 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4520,51 +4520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Giacone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, pp.XXXVIII-1176, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4595,51 +4595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloge de la médiocrité : le juste milieu à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Naya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions rue d'Ulm, pp.VI-247, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4689,51 +4689,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Visages de Panurge (XVIe-XIXe siècle) : aux marges des genres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Garnier, C. La Charité, R. Menini, A.-P. Pouey-Mounou, A. Réach-Ngô, T. Tran et N. Viet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l’honneur de Mireille Huchon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 187-203, 2022</w:t>
@@ -4756,540 +4756,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La caractérisation des animaux venimeux chez Grévin traducteur de Nicandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Figurations animalières à travers les textes et l’image en Europe, du Moyen Age à nos jours (actes du colloque en hommage à P. J. Smith, Leiden, 13-14 fév. 2020, org. A. van de Haar et A. Schulte Nordholt), Mél. P. J. Smith, Leiden, Brill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’œufs et de plumes : marques de dépendance épique dans le Premier Livre de La Franciade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans « Toute l’âme de la poésie héroïque ». Etudes sur l’épopée en France (XVIe-XVIIIe siècles) offertes à Denis Bjaï, éd. F. Rouget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.111-130, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais utopiste ? L’invention magnétique de messere Gaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Les Utopies scientifiques, éd. R. Poma et N. Weill-Parot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISMEL, pp.115-136, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du boniment au paradoxe : de quelques jeux de requalification rabelaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Inextinguible Rabelais, éd. M. Huchon, N. Le Cadet et R. Menini avec la coll. de M.-C. Thomine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.567-578, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux théologiques du scandale au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles (1550-1697), éd. I. Moreau, B. Perona et E. Zanin, collection « S@voirs humanistes », dir. V. Giacomotto-Charra, Un@ éditions Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais and Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans The Brill Companion to Rabelais, éd. B. Renner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, chap. 3, p. 75-98, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portraits de nus dans la poésie de la Pléiade (Ronsard et Baïf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures et figures de nus dans la littérature de l’Antiquité à la Renaissance, actes du colloque de Sorbonne Université, 22-24DTRE 4 nov. 2018, éd. E. Séris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...412 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard et Du Bartas, repoussoirs associés dans la France du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Ronsard et Du Bartas en Europe, éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.30-48, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthos du démonologue : Bodin, Montaigne et Agrippa d’Aubigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Représentations de soi à la Renaissance (actes du congrès de la FISIER, Baltimore, 26-27 avril 2019), éd. V. Ferrer, E. Refini et L. Vaillancourt, Paris, Hermann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s’arrête l’amplification chez Rabelais : pour une typologie des clausules dans Gargantua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Rabelais / Fischart : approches linguistiques contrastives, éd. D. Pasques et A.-P. Pouey-Mounou, Genève, Droz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5446,967 +5446,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un langage en Tapinois : autour de quelques manipulations langagières dans le Quart Livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Langues et Langages dans l’œuvre de François Rabelais, éd. P. Cifarelli et F. Giacone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.225-240, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre en représentation : Le Capitaine Fracasse et Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Le XIXe siècle, lecteur du XVIe siècle, éd. H. Védrine et J.-Ch. Monferran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.419-438, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épithète homérique entre Léonce Pilate et Boccace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète aux milles détours. Les traductions des épithètes homériques à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.177-198, 2020, 1422-5581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronsard et l’épithète homérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance, éd. S. D’Amico et A.-P. Pouey-Mounou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.361-384, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henricus Geldorpius, Dialogus epithalamicus (ca. 1560) : introduction, édition, traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans Langues et Langages dans l’œuvre de François Rabelais, éd. P. Cifarelli et F. Giacone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.225-240, 2020</w:t>
+              <w:t xml:space="preserve">avec P. J. Smith, Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, chap. 6, p. 135-159, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Librairie de Saint-Victor et l'amplification créatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans Le XIXe siècle, lecteur du XVIe siècle, éd. H. Védrine et J.-Ch. Monferran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.419-438, 2020</w:t>
+              <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith, Leyde, Brill, chap. 2, p. 32-60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des ‘compaings’ et des livres : interactions et différenciations stylistiques dans les pièces folâtres de la Pléiade »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poète aux milles détours. Les traductions des épithètes homériques à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.177-198, 2020, 1422-5581</w:t>
+              <w:t xml:space="preserve">Sodalitas litteratorum : le compagnonnage littéraire néo-latin et français à la Renaissance. Études à la mémoire de Philip Ford –Studies in Memory of Philip Ford, éd. P. White, I. de Smet et P. White, Genève, Droz, p. 101-119.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Porte, la Pléiade et Bacchus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en collaboration avec N. Gasiglia, dans Inqualifiables fureurs. Poétiques des invocations inspirées aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.247-278, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un insulaire systématique ? Singularités lexicales de l’Ile Sonnante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance au grand large, Mél. F. Lestringant, Genève, Droz, p. 405-425</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rabelais et le mélange des hybrides. Rabelais und die Mischung von Hybridsprachen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.), éd. A.-P. Pouey-Mounou et P. J. Smith, Genève, Droz, p. 305-329</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portraits en expansion du Gargantua », dans « Ces belles billevesées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sur le Gargantua, éd. S. Geonget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.87-98, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jeux de mains : le maniement et la manière dans les Essais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">avec P. J. Smith, Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, chap. 6, p. 135-159, 2019</w:t>
+              <w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ? éd. D. Knop et B. Perona, Paris, Champion, p. 211-226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...365 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les démêlés de l’épithète et de la rime dans les arts poétiques des XVIe et XVIIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts de poésie et traités du vers français (fin XVIe-XVIIe siècles). Langue, poème, société, éd. N. Cernogora, E. Mortgat-Longuet et G. Peureux, Paris, Classiques Garnier, p. 171-190.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie de Saint-Victor et l’amplification créatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6444,51 +6444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les portraits en expansion du Gargantua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ces belles billevesées ». Etudes sur le Gargantua, éd. S. Geonget, Genève, Droz, p. 87-98.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6513,51 +6513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais et le mélange des hybrides. Rabelais und die Mischung von Hybridsprachen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6595,51 +6595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Membra disjecta : Vauquelin et autres détournements de l’Epître aux Pisons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chacun son Horace : appropriations et adaptations du modèle horatien en Europe, XVe-XVIIIe siècles, éd. N. Dauvois, M. Jourde et J.-Ch. Monferran, Paris, Champion, p. 193-210.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6658,268 +6658,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’épithète est-elle un vilain défaut ? Les superfluités du style dans quelques caricatures de la poésie du XVIe siècle ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vices de style et défauts esthétiques (XVIe-XVIIIe siècles), éd. C. Barbafieri et J.-Y. Vialleton, Paris, Classiques Garnier, p. 147-164.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dérivés alimentaires et plats composés rabelaisiens dans le second Quart Livre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Argod-Dutard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français à table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 241-250, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les suggestions du livre ouvert : autour de quelques mises en forme des Adages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apta compositio. Formes du texte latin au Moyen Age et à la Renaissance, éd. M. Furno, C. Deloince-Louette et V. Méot-Bourquin, Genève, Droz, p. 375-396.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...140 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indifférence, l'ambivalence et le sens. Les adiaphora, de l'Enchiridion à Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasme et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6944,51 +6944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épithètes « si proprement accommodées » des &amp;lt;i&amp;gt;Amours&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Germoni; Christine Silvi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 15, Jean Renart, Ronsard, Pascal, Beaumarchais, Zola, Bonnefoy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.29-44, 2015, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-­10‐231­‐0513-­1. </w:t>
@@ -7039,51 +7039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Sophie Masse, Anne-Pascale Pouey-Mounou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue de l’autre, langue de l’auteur. Affirmation d’une identité linguistique et littéraire aux XIIe et XVIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.11-21, 2012</w:t>
@@ -7144,51 +7144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus dans la Revue d’Histoire Littéraire de la France, le Bulletin de l’Association Guillaume Budé, Renaissance and Reformation. Renaissance et Réforme, la Bibliothèque d’Humanisme et Renaissance, le Erasmus of Rotterdam Society Yearbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7206,64 +7206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire le « Ve livre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de revue L’Année Rabelaisienne, 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7288,77 +7288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune de Rabelais, de Claude Nourry à Ernest Renan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7409,51 +7409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masques et coronamasques : Écrits de confinement rassemblés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Engammare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,51 +7504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à l’anthologie des Théories poétiques néo-latines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dir. V. Leroux et E. Séris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7742,51 +7742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap.pouey@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://officinedemercure.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873490v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.974" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gasiglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D&#8217;amico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Stiker-Metral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dup&#232;be" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giacone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Amico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IUMY6017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap.pouey@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://officinedemercure.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gasiglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D&#8217;amico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Stiker-Metral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dup&#232;be" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giacone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Amico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IUMY6017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>