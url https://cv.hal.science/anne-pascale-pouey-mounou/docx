--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1272,1015 +1272,1015 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du Bellay, Ronsard, Tristan : autour de queques sonnets des Amours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une quintuple infoliature mobile » (introduction au dossier « Relire le Ve livre »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Car la beauté consiste en formes rondes” : cieux à géométrie variable dans la poésie de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.17-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Autour du Ronsard de Marie de Gournay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rire et le refus : quand Rabelais dit non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poches, chausses et sacs : petites aventures seyantes et malséantes de la copia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.213-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autocitations et antiformalisme : autour de quelques échos textuels dans le Cinquiesme Livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.149-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par où se développent les listes rabelaisiennes ? Remarques rhétorico-syntaxiques sur une copia goinfre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camenae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, ctes du séminaire Copia en ligne, org. E. Fayard, Paris, Sorbonne, 13 fév. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La catégorie de l’honnête dans Les Dames Galantes de Brantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.81-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imiter Rabelais au féminin : portraits de femmes dans les Contes drolatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.33-47</w:t>
+              <w:t xml:space="preserve">, 2020, 4, pp.239-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Car la beauté consiste en formes rondes” : cieux à géométrie variable dans la poésie de la Renaissance</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouches et escarmouches, moines, culs et cagots : de quelques jeux de langage rabelaisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les verbes du prince (formation de Gargantua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insupportable Ronsard : quand Ronsard dit je suis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Ronsardienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, pp.17-41</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.65-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...375 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouches et escarmouches, moines, culs et cagots : de quelques jeux de langage rabelaisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rabelaisiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 57, pp.7-18</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158468v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03375621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiunt oratores : les démêlés de l’éloquence avec la rime dans l’Académie de Deimier</w:t>
               </w:r>
@@ -2620,303 +2620,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voix féminines de La Franciade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">session Figures féminines ronsardiennes : imitation, mythe et amplification, org. A.-P. Pouey-Mounou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, RSA, virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars de la Muse à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence de l’Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imiter le style rabelaisien : quelques observations de confinement sur les pastiches (Balzac, Nodier, Gautier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sessions Rabelais et sa postérité, org. N. Le Cadet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, RSA, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasme-Fouquelin : autour de la Pléiade (Ronsard, Ode à Michel de L’Hospital)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire commun Atelier XVIe s.-Textyle Les Figures de répétition dans la poésie de la Renaissance, org. A. Payen de La Garanderie et A.-M. Paillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376773v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03376761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie de Saint-Victor et ses imitations</w:t>
               </w:r>
@@ -2965,303 +2965,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecorcherie et démembrement : quelques exemples de relatinisation chez Ronsard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire du GEHLF sur la latinisation, org. G. Siouffi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sorbonne Université, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire et le refus : quand Rabelais dit non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session Autour de Rabelais : philologie, herméneutique, polémique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une traduction-recréation observée in vivo : enjeux de l’Anthologie bilingue commentée Rabelais-Fischart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">avec E. Kammerer et B. Renner, Atelier franco-canadien, org. G. Holtz et A.-P. Pouey-Mounou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthos du démonologue : Bodin, Montaigne et Agrippa d’Aubigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing the Self in the Renaissance / L’Ecriture de soi à la Renaissance, FISIER, org. V. Ferrer et E. Refini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Baltimore, Johns Hopkins, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376756v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03376767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imiter Rabelais au féminin : portraits de femmes dans les Contes drolatiques</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,189 +3765,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Philautie humaniste, héritages et postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Olivier Stiker-Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Scève. Le poète en quête d’un langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou et Paul J. Smith. Droz, 2019, De lingua et linguis, 9782600059053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « philautie » humaniste, héritages et postérités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Olivier Stiker-Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.344, 2019, 2406088367, 978-2406088363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3956,357 +4119,194 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droz, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inqualifiables fureurs. Poétique des invocations inspirées aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, Paris, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375608v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03375583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine</w:t>
               </w:r>
@@ -4756,510 +4756,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rabelais and Religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans The Brill Companion to Rabelais, éd. B. Renner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, chap. 3, p. 75-98, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de nus dans la poésie de la Pléiade (Ronsard et Baïf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peintures et figures de nus dans la littérature de l’Antiquité à la Renaissance, actes du colloque de Sorbonne Université, 22-24DTRE 4 nov. 2018, éd. E. Séris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La caractérisation des animaux venimeux chez Grévin traducteur de Nicandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Figurations animalières à travers les textes et l’image en Europe, du Moyen Age à nos jours (actes du colloque en hommage à P. J. Smith, Leiden, 13-14 fév. 2020, org. A. van de Haar et A. Schulte Nordholt), Mél. P. J. Smith, Leiden, Brill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’œufs et de plumes : marques de dépendance épique dans le Premier Livre de La Franciade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans « Toute l’âme de la poésie héroïque ». Etudes sur l’épopée en France (XVIe-XVIIIe siècles) offertes à Denis Bjaï, éd. F. Rouget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.111-130, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais utopiste ? L’invention magnétique de messere Gaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Les Utopies scientifiques, éd. R. Poma et N. Weill-Parot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SISMEL, pp.115-136, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du boniment au paradoxe : de quelques jeux de requalification rabelaisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Inextinguible Rabelais, éd. M. Huchon, N. Le Cadet et R. Menini avec la coll. de M.-C. Thomine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.567-578, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux théologiques du scandale au début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles (1550-1697), éd. I. Moreau, B. Perona et E. Zanin, collection « S@voirs humanistes », dir. V. Giacomotto-Charra, Un@ éditions Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376590v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03376558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronsard et Du Bartas, repoussoirs associés dans la France du XVIIe siècle</w:t>
               </w:r>
@@ -5446,953 +5446,1104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronsard et l’épithète homérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance, éd. S. D’Amico et A.-P. Pouey-Mounou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.361-384, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épithète homérique entre Léonce Pilate et Boccace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète aux milles détours. Les traductions des épithètes homériques à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.177-198, 2020, 1422-5581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un langage en Tapinois : autour de quelques manipulations langagières dans le Quart Livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Langues et Langages dans l’œuvre de François Rabelais, éd. P. Cifarelli et F. Giacone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.225-240, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une œuvre en représentation : Le Capitaine Fracasse et Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Le XIXe siècle, lecteur du XVIe siècle, éd. H. Védrine et J.-Ch. Monferran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.419-438, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Silvia d'Amico</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais et le mélange des hybrides. Rabelais und die Mischung von Hybridsprachen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poète aux milles détours. Les traductions des épithètes homériques à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.177-198, 2020, 1422-5581</w:t>
+              <w:t xml:space="preserve">dans Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.305-329, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ronsard et l’épithète homérique</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Membra disjecta : Vauquelin et autres détournements de l’Epître aux Pisons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance, éd. S. D’Amico et A.-P. Pouey-Mounou</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.361-384, 2020</w:t>
+              <w:t xml:space="preserve">Chacun son Horace : appropriations et adaptations du modèle horatien en Europe, XVe-XVIIIe siècles, éd. N. Dauvois, M. Jourde et J.-Ch. Monferran, Paris, Champion, p. 193-210.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portraits en expansion du Gargantua », dans « Ces belles billevesées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes sur le Gargantua, éd. S. Geonget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.87-98, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Librairie de Saint-Victor et l'amplification créatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith, Leyde, Brill, chap. 2, p. 32-60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des ‘compaings’ et des livres : interactions et différenciations stylistiques dans les pièces folâtres de la Pléiade »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sodalitas litteratorum : le compagnonnage littéraire néo-latin et français à la Renaissance. Études à la mémoire de Philip Ford –Studies in Memory of Philip Ford, éd. P. White, I. de Smet et P. White, Genève, Droz, p. 101-119.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Porte, la Pléiade et Bacchus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en collaboration avec N. Gasiglia, dans Inqualifiables fureurs. Poétiques des invocations inspirées aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, Paris, pp.247-278, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un insulaire systématique ? Singularités lexicales de l’Ile Sonnante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance au grand large, Mél. F. Lestringant, Genève, Droz, p. 405-425</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rabelais et le mélange des hybrides. Rabelais und die Mischung von Hybridsprachen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.), éd. A.-P. Pouey-Mounou et P. J. Smith, Genève, Droz, p. 305-329</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henricus Geldorpius, Dialogus epithalamicus (ca. 1560) : introduction, édition, traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">avec P. J. Smith, Early Modern Catalogues of Imaginary Books. A Scholarly Anthology, éd. A.-P. Pouey-Mounou et P. J. Smith</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, chap. 6, p. 135-159, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jeux de mains : le maniement et la manière dans les Essais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montaigne : une rhétorique naturalisée ? éd. D. Knop et B. Perona, Paris, Champion, p. 211-226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les démêlés de l’épithète et de la rime dans les arts poétiques des XVIe et XVIIe siècles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts de poésie et traités du vers français (fin XVIe-XVIIe siècles). Langue, poème, société, éd. N. Cernogora, E. Mortgat-Longuet et G. Peureux, Paris, Classiques Garnier, p. 171-190.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La librairie de Saint-Victor et l’amplification créatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6408,488 +6559,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Catalogues of Imaginary Books. A Scholarly Anthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, chap. 2, p. 32-60, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les portraits en expansion du Gargantua »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ces belles billevesées ». Etudes sur le Gargantua, éd. S. Geonget, Genève, Droz, p. 87-98.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dérivés alimentaires et plats composés rabelaisiens dans le second Quart Livre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Argod-Dutard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans Langues hybrides : expérimentations linguistiques et littéraires (XVe-début XVIIe siècle) / Hybrisprachen. Linguistische und Literarische Untersuchungen (15.-Anfang 17. Jh.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.305-329, 2019</w:t>
+              <w:t xml:space="preserve">Le français à table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 241-250, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Membra disjecta : Vauquelin et autres détournements de l’Epître aux Pisons »</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les suggestions du livre ouvert : autour de quelques mises en forme des Adages »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chacun son Horace : appropriations et adaptations du modèle horatien en Europe, XVe-XVIIIe siècles, éd. N. Dauvois, M. Jourde et J.-Ch. Monferran, Paris, Champion, p. 193-210.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Apta compositio. Formes du texte latin au Moyen Age et à la Renaissance, éd. M. Furno, C. Deloince-Louette et V. Méot-Bourquin, Genève, Droz, p. 375-396.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’épithète est-elle un vilain défaut ? Les superfluités du style dans quelques caricatures de la poésie du XVIe siècle ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vices de style et défauts esthétiques (XVIe-XVIIIe siècles), éd. C. Barbafieri et J.-Y. Vialleton, Paris, Classiques Garnier, p. 147-164.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158450v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03158459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indifférence, l'ambivalence et le sens. Les adiaphora, de l'Enchiridion à Rabelais</w:t>
               </w:r>
@@ -7138,171 +7138,171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes-rendus dans la Revue d’Histoire Littéraire de la France, le Bulletin de l’Association Guillaume Budé, Renaissance and Reformation. Renaissance et Réforme, la Bibliothèque d’Humanisme et Renaissance, le Erasmus of Rotterdam Society Yearbook</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Relire le « Ve livre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier de revue L’Année Rabelaisienne, 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03375617v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes-rendus dans la Revue d’Histoire Littéraire de la France, le Bulletin de l’Association Guillaume Budé, Renaissance and Reformation. Renaissance et Réforme, la Bibliothèque d’Humanisme et Renaissance, le Erasmus of Rotterdam Society Yearbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune de Rabelais, de Claude Nourry à Ernest Renan</w:t>
               </w:r>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Pouey-Mounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Charité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7742,51 +7742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap.pouey@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://officinedemercure.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375628v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.974" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gasiglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376751v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D&#8217;amico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Stiker-Metral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dup&#232;be" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giacone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376558v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376251v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Amico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158474v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IUMY6017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375617v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ap.pouey@free.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://officinedemercure.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375631v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Pouey-Mounou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.974" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158468v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbafieri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Vialleton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628886v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gasiglia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12714-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Smith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D&#8217;amico" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Stiker-Metral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Molins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Masse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dup&#232;be" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giacone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia d'Amico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03961006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02498642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IUMY6017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Renner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engammare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>