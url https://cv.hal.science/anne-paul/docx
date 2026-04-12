--- v0 (2026-03-03)
+++ v1 (2026-04-12)
@@ -100,489 +100,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
+                <w:t xml:space="preserve">The MACIV multiscale seismic experiments in the French Massif Central (2023-2027): deployment, data quality and availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Kolínský</w:t>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meier</w:t>
+                <w:t xml:space="preserve">Guilhem Scheiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Agius</w:t>
+                <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almir Bijedić</w:t>
+                <w:t xml:space="preserve">Hélène Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 68, </w:t>
+              <w:t xml:space="preserve">, 2025, SPECIAL ISSUE: Recent large-scale temporary passive seismic experiments in Europe: deployment and data quality, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-9264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360281v1</w:t>
+                <w:t xml:space="preserve">hal-04978590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MACIV (imagerie sismologique du Massif Central) : État des lieux</w:t>
+                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Petr Kolínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Paul</w:t>
+                <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Scheiblin</w:t>
+                <w:t xml:space="preserve">Matthew Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">et al.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Almir Bijedić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214786v1</w:t>
+                <w:t xml:space="preserve">hal-05360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MACIV multiscale seismic experiments in the French Massif Central (2023-2027): deployment, data quality and availability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Projet MACIV (imagerie sismologique du Massif Central) : État des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mordret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëtan Scheiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">et al.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04978590v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Long Period earthquakes beneath volcanoes of the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (12), pp.e2025GL114904. </w:t>
@@ -672,51 +672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.1290. </w:t>
@@ -752,342 +752,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Developments in Passive Seismic Imaging and Monitoring Methodological advances on seismic noise imaging in the Alpine area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Highlights on mantle deformation beneath the Western Alps with seismic anisotropy using CIFALPS2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Salimbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M. Confal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorian Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356 (S4), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (7), 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618996v1</w:t>
+                <w:t xml:space="preserve">hal-04618966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights on mantle deformation beneath the Western Alps with seismic anisotropy using CIFALPS2 data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Developments in Passive Seismic Imaging and Monitoring Methodological advances on seismic noise imaging in the Alpine area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
+                <w:t xml:space="preserve">Helle A Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Salimbeni</w:t>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith M. Confal</w:t>
+                <w:t xml:space="preserve">Emanuel Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco G Malusà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Paul</w:t>
+                <w:t xml:space="preserve">Dorian Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (7), 14p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S4), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618966v1</w:t>
+                <w:t xml:space="preserve">hal-04618996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the reliability of local earthquake tomography for crustal imaging: 30 years of records in the Western Alps as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,51 +1203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1292,291 +1292,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient‐Noise Wave‐Equation Tomography of the Alps and Ligurian‐Provence Basin</w:t>
+                <w:t xml:space="preserve">Assessing Chemical and Mineralogical Properties of the Alpine Slab Based on Field Analogs and Ambient Noise Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manon Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB026776⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244416v1</w:t>
+                <w:t xml:space="preserve">hal-04317703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Chemical and Mineralogical Properties of the Alpine Slab Based on Field Analogs and Ambient Noise Tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Sonnet</w:t>
+                <w:t xml:space="preserve">Ambient‐Noise Wave‐Equation Tomography of the Alps and Ligurian‐Provence Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Bascou</w:t>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GC010784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317703v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
               </w:r>
@@ -1696,90 +1696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Along-strike variations in the fossil subduction zone of the Western Alps revealed by the CIFALPS seismic experiments and their implications for exhumation of (ultra-) high-pressure rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco G Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Solarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Salimbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaiyu Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1964,77 +1964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient‐noise tomography of the Ligurian‐Provence Basin using the AlpArray onshore‐offshore network: Insights for the oceanic domain structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,900 +2092,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Thorwart</w:t>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Dannowski</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietrich Lange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03448367v1</w:t>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Deep Structure of the Alps Based on the CIFALPS Seismic Experiment: A Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Giovani Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Giovani Malusà</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Solarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (3), pp.e2020GC009466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GC009466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for radial anisotropy in the lower crust of the Apennines from Bayesian ambient noise tomography in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Alder</w:t>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debayle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stehly</w:t>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab066⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2553 - 2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196210v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric transdimensional ambient-noise tomography of W-Europe: implications for crustal-scale geometry of the W-Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 229, pp.862 - 879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggab520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for radial anisotropy in the lower crust of the Apennines from Bayesian ambient noise tomography in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
+                <w:t xml:space="preserve">Chloé Alder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.941-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Alpine crust using ambient noise wave-equation tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alparray Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,103 +3032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coda-Q in the 2.5s -20s period band from seismic noise - Application to the greater Alpine area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle A Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 220 (1), pp.202-217. </w:t>
@@ -3179,51 +3179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie sismique par corrélation de bruit ambiant : du laboratoire à l’échelle globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3251,295 +3251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a serpentinized plate interface favouring continental subduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crustal and uppermost mantle shear-wave velocity structure beneath the Middle East from surface-wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Kaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillot Stéphane</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15904-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1349-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560510v2</w:t>
+                <w:t xml:space="preserve">hal-02491345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and uppermost mantle shear-wave velocity structure beneath the Middle East from surface-wave tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evidence for a serpentinized plate interface favouring continental subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Pilia</w:t>
+                <w:t xml:space="preserve">Guillot Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221 (2), pp.1349-1365. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15904-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491345v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic detection of clustered seismicity beneath the Southwestern Alps</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new crustal model of the Anatolia–Aegean domain: evidence for the dominant role of isostasy in the support of the Anatolian plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Değer Özbakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,485 +3779,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle wedge exhumation beneath the Dora-Maira (U)HP dome unravelled by local earthquake tomography (Western Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Solarino</w:t>
+                <w:t xml:space="preserve">Active and fossil mantle flows in the western Alpine region unravelled by seismic anisotropy analysis and high-resolution P wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Salimbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Paul</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 296-299, pp.623-636. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 731-732, pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02124458v1</w:t>
+                <w:t xml:space="preserve">insu-02124473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AlpArray Seismic Network: A Large-Scale European Experiment to Image the Alpine Orogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">István Bondár</w:t>
+                <w:t xml:space="preserve">Mantle wedge exhumation beneath the Dora-Maira (U)HP dome unravelled by local earthquake tomography (Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Solarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-018-9472-4⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 296-299, pp.623-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156723v1</w:t>
+                <w:t xml:space="preserve">insu-02124458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and fossil mantle flows in the western Alpine region unravelled by seismic anisotropy analysis and high-resolution P wave tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
+                <w:t xml:space="preserve">The AlpArray Seismic Network: A Large-Scale European Experiment to Image the Alpine Orogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Bondár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 731-732, pp.35-47. </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.1009-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-018-9472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02124473v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution surface wave tomography of the European crust and uppermost mantle from ambient seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alparray Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Solarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.89-95. </w:t>
@@ -4464,51 +4464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,51 +4585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of the Alpine slab unraveled by high-resolution P wave tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 200 (2), pp.1094-1105. </w:t>
@@ -4853,64 +4853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Seismic Evidence for Continental Subduction beneath the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Solarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient noise tomography of the Pyrenees and the surrounding regions: inversion for a 3-D Vs model in the presence of a very heterogeneous crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5108,51 +5108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive and densely sampled map of shear-wave azimuthal anisotropy in the Aegean–Anatolia region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,51 +5372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-wavelength undulations of the seismic Moho beneath the strongly stretched Western Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Afacan Ergün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,51 +5774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of deep ocean microseisms by using teleseismic body waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6012,77 +6012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-wave splitting, lithospheric anisotropy, and mantle deformation beneath the Arabia–Eurasia collision zone in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Kaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,51 +6292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are there superposed Mohos in the south-western Alps? New seismic data from fan-profiling reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,51 +6598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Farahbod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,51 +6702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strong seismic velocity contrast in the shallow mantle across the Zagros collision zone (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6817,291 +6817,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological evidence for crustal-scale thrusting in the Zagros mountain belt (Iran)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation of random wavefields: An interdisciplinary review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Vergne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02920.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (4), pp.SI11-SI21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.2213356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196104v1</w:t>
+                <w:t xml:space="preserve">insu-00267103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of random wavefields: An interdisciplinary review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+                <w:t xml:space="preserve">Seismological evidence for crustal-scale thrusting in the Zagros mountain belt (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.M. Shapiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 71 (4), pp.SI11-SI21. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 166, pp.227-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.2213356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00267103v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crustal-scale cross-section of the south-western Alps combining geophysical and geological imagery</w:t>
               </w:r>
@@ -7126,64 +7126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.412-422. </w:t>
@@ -7233,103 +7233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical synthesis of time-asymetrical Green functions from the correlation of coda waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (B8), pp.B08302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7402,51 +7402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163 (1), pp.90-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7652,51 +7652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7756,51 +7756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Correlations in the Diffuse Seismic Coda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 299 (5606), pp.547-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7860,51 +7860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7964,51 +7964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range correlations in the diffuse seismic coda.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 299 (5606), pp.547-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8201,51 +8201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric structure of the central Andes based on surface wave dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Zandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,51 +8484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8640,51 +8640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8748,103 +8748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic properties profiles of the alpine slab predicted by petrophysics versus ambient noise tomography lithospheric model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
@@ -8882,90 +8882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9003,103 +9003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local seismicity indicates basin inversion in the Ligurian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, virtual, Austria</w:t>
@@ -9128,90 +9128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity cluster below the Moho indicates thrust faulting in the central Ligurian Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9301,51 +9301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What we (possibly) know about the 3-D structure of crust and mantle beneath the Alpine chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio L. Rosenberg, Nicolas Bellahsen Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodynamics of the Alps 1: Present‐Structure and Regional Alpine Studies from Extension to Collision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; Wiley, pp.79-114, 2024, 9781789451160. </w:t>
@@ -9501,103 +9501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging of the lithospheric structure of the Zagros mountain belt (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Kaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Paul, Denis Hatzfeld, Ayoub Kaviani, Mohammad Tatar, and Catherine Péquegnat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonic and Stratigraphic Evolution of Zagros and Makran during the Mesozoic-Cenozoic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Leturmy and C. Robin, pp.5-18, 2010, Geological Society, London, Special publications 2010, vol. 330, </w:t>
@@ -9667,77 +9667,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciv : un réseau sismologique multi-échelles pour étudier le volcanisme du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,103 +9785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle vision de la structure lithosphérique des Alpes par tomographie de bruit ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9903,64 +9903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alparray : Trois ans de mesures sismologiques pour comprendre les Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,51 +10021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Alparray : voir les Alpes en 3D, de la croûte au manteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10073,51 +10073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Cougoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10148,64 +10148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Cougoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10255,51 +10255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of the ocean-bottom seismometer Z3.A413A on board the oceanographic ship Maria S. Merian (W-Mediterranean sea, 150 km south of Marseille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -10321,51 +10321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary seismological station Z3.A178A installed in the commune of Lathuile (Haute-Savoie) within the framework of the AlpArray project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lathuile (74210), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -10419,51 +10419,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map of the temporary and permanent stations installed in the Alps during the AlpArray project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10507,51 +10507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10601,51 +10601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des déformations d'un édifice volcanique : application au Mont St Helens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanologie. Université Scientifique et Médicale de Grenoble, 1986. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10841,51 +10841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Scheiblin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978590v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Scheiblin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04133-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A Pedersen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Soergel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pondrelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salimbeni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Confal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Malus&#224;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-468" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218265v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Solarino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Malus&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.08.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117267" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovani Malus&#224;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab066" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab520" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521040v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alparray Working Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa145" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314643v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202064012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560510v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot St&#233;phane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15904-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beauc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Frank" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali De&#287;er &#214;zbakir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Erg&#252;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver &#350;ent&#252;rk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124473v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156637v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy188" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lyu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu400" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36833.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Macquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahu K&#246;mec Mutlu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Afacan Erg&#252;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean M Childs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05483.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006918" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-849BXPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jenatton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03463.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bethoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.10.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4R8H4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Yamini-Fard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Farahbod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03232.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195522v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03535.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2213356" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107912v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003521" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02639.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01976.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1078551" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156821v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156825v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zandt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000345" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299508.ch2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018768v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721698v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978590v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Scheiblin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Scheiblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04133-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pondrelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salimbeni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Confal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Malus&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Soergel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.261" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218265v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Solarino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Malus&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.08.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117267" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovani Malus&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab520" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521040v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alparray Working Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa145" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314643v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202064012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560510v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot St&#233;phane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15904-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beauc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Frank" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali De&#287;er &#214;zbakir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Erg&#252;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver &#350;ent&#252;rk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.03.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156637v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy188" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lyu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu400" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36833.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Macquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahu K&#246;mec Mutlu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Afacan Erg&#252;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean M Childs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05483.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006918" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-849BXPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jenatton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03463.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bethoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.10.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4R8H4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Yamini-Fard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Farahbod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03232.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195522v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03535.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derode" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2213356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107912v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003521" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02639.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01976.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1078551" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156821v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156825v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zandt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000345" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299508.ch2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018768v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721698v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>