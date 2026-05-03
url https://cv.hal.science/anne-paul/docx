--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MACIV multiscale seismic experiments in the French Massif Central (2023-2027): deployment, data quality and availability</w:t>
+                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Petr Kolínský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Scheiblin</w:t>
+                <w:t xml:space="preserve">Thomas Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Paul</w:t>
+                <w:t xml:space="preserve">Matthew Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pauchet</w:t>
+                <w:t xml:space="preserve">Almir Bijedić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, SPECIAL ISSUE: Recent large-scale temporary passive seismic experiments in Europe: deployment and data quality, 68, </w:t>
+              <w:t xml:space="preserve">, 2025, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-9264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978590v2</w:t>
+                <w:t xml:space="preserve">hal-05360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AdriaArray – a Passive Seismic Experiment to Study Structure, Geodynamics and Geohazards of the Adriatic Plate</w:t>
+                <w:t xml:space="preserve">The MACIV multiscale seismic experiments in the French Massif Central (2023-2027): deployment, data quality and availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Kolínský</w:t>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meier</w:t>
+                <w:t xml:space="preserve">Guilhem Scheiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Agius</w:t>
+                <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almir Bijedić</w:t>
+                <w:t xml:space="preserve">Hélène Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 68, </w:t>
+              <w:t xml:space="preserve">, 2025, SPECIAL ISSUE: Recent large-scale temporary passive seismic experiments in Europe: deployment and data quality, 68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-9284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4401/ag-9264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360281v1</w:t>
+                <w:t xml:space="preserve">hal-04978590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MACIV (imagerie sismologique du Massif Central) : État des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Scheiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -499,90 +499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Long Period earthquakes beneath volcanoes of the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (12), pp.e2025GL114904. </w:t>
@@ -614,969 +614,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalogue of 1987–2023 earthquakes in the western (French) Alps north of 43.5°N</w:t>
+                <w:t xml:space="preserve">Highlights on mantle deformation beneath the Western Alps with seismic anisotropy using CIFALPS2 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Langlais</w:t>
+                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Janex</w:t>
+                <w:t xml:space="preserve">Simone Salimbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guéguen</w:t>
+                <w:t xml:space="preserve">Judith M. Confal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marco G Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.1290. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (7), 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-04133-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979721v1</w:t>
+                <w:t xml:space="preserve">hal-04618966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights on mantle deformation beneath the Western Alps with seismic anisotropy using CIFALPS2 data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Developments in Passive Seismic Imaging and Monitoring Methodological advances on seismic noise imaging in the Alpine area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
+                <w:t xml:space="preserve">Helle A Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Salimbeni</w:t>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith M. Confal</w:t>
+                <w:t xml:space="preserve">Emanuel Kästle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco G Malusà</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Paul</w:t>
+                <w:t xml:space="preserve">Dorian Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (7), 14p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S4), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618966v1</w:t>
+                <w:t xml:space="preserve">hal-04618996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Developments in Passive Seismic Imaging and Monitoring Methodological advances on seismic noise imaging in the Alpine area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessing the reliability of local earthquake tomography for crustal imaging: 30 years of records in the Western Alps as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bodin</w:t>
+                <w:t xml:space="preserve">Mickaël Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Kästle</w:t>
+                <w:t xml:space="preserve">Gaël Janex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Soergel</w:t>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356 (S4), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236 (1), pp.99-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618996v1</w:t>
+                <w:t xml:space="preserve">hal-04218265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the reliability of local earthquake tomography for crustal imaging: 30 years of records in the Western Alps as a case study</w:t>
+                <w:t xml:space="preserve">Seismic tomography reveals contrasting styles of subduction-channel and mantle-wedge exhumation controlled by upper plate divergent motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Virieux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stefano Solarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 236 (1), pp.99-118. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, pp.169-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2024.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218265v2</w:t>
+                <w:t xml:space="preserve">hal-04778829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic tomography reveals contrasting styles of subduction-channel and mantle-wedge exhumation controlled by upper plate divergent motion</w:t>
+                <w:t xml:space="preserve">The catalogue of 1987–2023 earthquakes in the western (French) Alps north of 43.5°N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Solarino</w:t>
+                <w:t xml:space="preserve">Mickael Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Malusà</w:t>
+                <w:t xml:space="preserve">Gael Janex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Eva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 136, pp.169-182. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.1290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2024.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-04133-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778829v1</w:t>
+                <w:t xml:space="preserve">hal-04979721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Chemical and Mineralogical Properties of the Alpine Slab Based on Field Analogs and Ambient Noise Tomography</w:t>
+                <w:t xml:space="preserve">Ambient‐Noise Wave‐Equation Tomography of the Alps and Ligurian‐Provence Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Sonnet</w:t>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Bascou</w:t>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GC010784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317703v1</w:t>
+                <w:t xml:space="preserve">hal-04244416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient‐Noise Wave‐Equation Tomography of the Alps and Ligurian‐Provence Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Assessing Chemical and Mineralogical Properties of the Alpine Slab Based on Field Analogs and Ambient Noise Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (10), </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB026776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244416v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moho depths beneath the European Alps: a homogeneously processed map and receiver functions database</w:t>
               </w:r>
@@ -1690,351 +1690,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Along-strike variations in the fossil subduction zone of the Western Alps revealed by the CIFALPS seismic experiments and their implications for exhumation of (ultra-) high-pressure rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Receiver function mapping of the mantle transition zone beneath the Western Alps: New constraints on slab subduction and mantle upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Solarino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 598, pp.117843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117843⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 577, pp.117267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789289v1</w:t>
+                <w:t xml:space="preserve">hal-03419956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver function mapping of the mantle transition zone beneath the Western Alps: New constraints on slab subduction and mantle upwelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Along-strike variations in the fossil subduction zone of the Western Alps revealed by the CIFALPS seismic experiments and their implications for exhumation of (ultra-) high-pressure rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Solarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Salimbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 577, pp.117267. </w:t>
+              <w:t xml:space="preserve">, 2022, 598, pp.117843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419956v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient‐noise tomography of the Ligurian‐Provence Basin using the AlpArray onshore‐offshore network: Insights for the oceanic domain structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,697 +2092,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+                <w:t xml:space="preserve">The Deep Structure of the Alps Based on the CIFALPS Seismic Experiment: A Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+                <w:t xml:space="preserve">Marco Giovani Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Solarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.e2020GC009466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+                <w:t xml:space="preserve">hal-03196259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Deep Structure of the Alps Based on the CIFALPS Seismic Experiment: A Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Giovani Malusà</w:t>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefano Solarino</w:t>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GC009466⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2553 - 2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196259v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03448367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin inversion: reactivated rift structures in the central Ligurian Sea revealed using ocean bottom seismometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+                <w:t xml:space="preserve">Lithospheric transdimensional ambient-noise tomography of W-Europe: implications for crustal-scale geometry of the W-Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2553-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.862 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03448367v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric transdimensional ambient-noise tomography of W-Europe: implications for crustal-scale geometry of the W-Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Evidence for radial anisotropy in the lower crust of the Apennines from Bayesian ambient noise tomography in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 229, pp.862 - 879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab520⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 226, pp.941-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829566v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for radial anisotropy in the lower crust of the Apennines from Bayesian ambient noise tomography in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Alder</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debayle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stehly</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 226, pp.941-967. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196210v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
               </w:r>
@@ -2915,77 +2915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Alpine crust using ambient noise wave-equation tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alparray Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,103 +3032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coda-Q in the 2.5s -20s period band from seismic noise - Application to the greater Alpine area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle A Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 220 (1), pp.202-217. </w:t>
@@ -3179,51 +3179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie sismique par corrélation de bruit ambiant : du laboratoire à l’échelle globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3251,295 +3251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and uppermost mantle shear-wave velocity structure beneath the Middle East from surface-wave tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a serpentinized plate interface favouring continental subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco G Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Kaviani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simone Pilia</w:t>
+                <w:t xml:space="preserve">Guillot Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa075⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.2171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15904-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491345v2</w:t>
+                <w:t xml:space="preserve">hal-02560510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a serpentinized plate interface favouring continental subduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crustal and uppermost mantle shear-wave velocity structure beneath the Middle East from surface-wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Kaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillot Stéphane</w:t>
+                <w:t xml:space="preserve">Simone Pilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.2171. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1349-1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15904-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560510v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic detection of clustered seismicity beneath the Southwestern Alps</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new crustal model of the Anatolia–Aegean domain: evidence for the dominant role of isostasy in the support of the Anatolian plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Değer Özbakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,485 +3779,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and fossil mantle flows in the western Alpine region unravelled by seismic anisotropy analysis and high-resolution P wave tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Mantle wedge exhumation beneath the Dora-Maira (U)HP dome unravelled by local earthquake tomography (Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Solarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 731-732, pp.35-47. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 296-299, pp.623-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02124473v1</w:t>
+                <w:t xml:space="preserve">insu-02124458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle wedge exhumation beneath the Dora-Maira (U)HP dome unravelled by local earthquake tomography (Western Alps)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Paul</w:t>
+                <w:t xml:space="preserve">The AlpArray Seismic Network: A Large-Scale European Experiment to Image the Alpine Orogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hetényi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Bokelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Bondár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2017.11.035⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.1009-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-018-9472-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02124458v1</w:t>
+                <w:t xml:space="preserve">hal-02156723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AlpArray Seismic Network: A Large-Scale European Experiment to Image the Alpine Orogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">István Bondár</w:t>
+                <w:t xml:space="preserve">Active and fossil mantle flows in the western Alpine region unravelled by seismic anisotropy analysis and high-resolution P wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Salimbeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pondrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (5), pp.1009-1033. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 731-732, pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-018-9472-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156723v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02124473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution surface wave tomography of the European crust and uppermost mantle from ambient seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alparray Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,351 +4298,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquakes in the western Alpine mantle wedge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Shear wave velocities in the upper mantle of the Western Alps: new constraints using array analysis of seismic surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Solarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.11.012⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210 (1), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02124444v1</w:t>
+                <w:t xml:space="preserve">insu-02124425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave velocities in the upper mantle of the Western Alps: new constraints using array analysis of seismic surface waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Earthquakes in the western Alpine mantle wedge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Malusà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Solarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Solarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 210 (1), pp.321-331. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.89-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02124425v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02124444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity of the Alpine slab unraveled by high-resolution P wave tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,377 +4700,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pyrenean architecture as revealed by teleseismic P-to-S converted waves recorded along two dense transects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">First Seismic Evidence for Continental Subduction beneath the Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Solarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu400⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (9), pp.815-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36833.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156766v1</w:t>
+                <w:t xml:space="preserve">hal-02157741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Seismic Evidence for Continental Subduction beneath the Western Alps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Pyrenean architecture as revealed by teleseismic P-to-S converted waves recorded along two dense transects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sylvander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Malusà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (9), pp.815-818. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200 (2), pp.1094-1105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G36833.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157741v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient noise tomography of the Pyrenees and the surrounding regions: inversion for a 3-D Vs model in the presence of a very heterogeneous crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Villaseñor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 199 (1), pp.402-415. </w:t>
@@ -5108,51 +5108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive and densely sampled map of shear-wave azimuthal anisotropy in the Aegean–Anatolia region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,77 +5225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imaging of the Pyrenees and Massif Central from the data of the PYROPE and IBERARRAY portable array deployments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Villaseñor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5372,51 +5372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-wavelength undulations of the seismic Moho beneath the strongly stretched Western Anatolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayrullah Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugce Afacan Ergün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5506,64 +5506,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution surface wave tomography beneath the Aegean-Anatolia region: constraints on upper-mantle structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,51 +5774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of deep ocean microseisms by using teleseismic body waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6012,77 +6012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-wave splitting, lithospheric anisotropy, and mantle deformation beneath the Arabia–Eurasia collision zone in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Kaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,835 +6273,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00715950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there superposed Mohos in the south-western Alps? New seismic data from fan-profiling reflections</w:t>
+                <w:t xml:space="preserve">Local tomography and focal mechanisms in the south-western Alps: Comparison of methods and tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouvenot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicole Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frechet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliane Jenatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 432 (1-4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03463.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196141v1</w:t>
+                <w:t xml:space="preserve">hal-00140509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local tomography and focal mechanisms in the south-western Alps: Comparison of methods and tectonic implications</w:t>
+                <w:t xml:space="preserve">The diffuse transition between the Zagros continental collision and the Makran oceanic subduction (Iran): microearthquake seismicity and crustal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Bethoux</w:t>
+                <w:t xml:space="preserve">Farzam Yamini-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A. M. Farahbod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.10.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 170 (1), pp.182 à 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03232.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140509v1</w:t>
+                <w:t xml:space="preserve">insu-00348210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diffuse transition between the Zagros continental collision and the Makran oceanic subduction (Iran): microearthquake seismicity and crustal structure</w:t>
+                <w:t xml:space="preserve">A strong seismic velocity contrast in the shallow mantle across the Zagros collision zone (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzam Yamini-Fard</w:t>
+                <w:t xml:space="preserve">A. Kaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 170 (1), pp.182 à 194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03232.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 171, pp.399-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03535.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00348210v1</w:t>
+                <w:t xml:space="preserve">hal-00195522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strong seismic velocity contrast in the shallow mantle across the Zagros collision zone (Iran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are there superposed Mohos in the south-western Alps? New seismic data from fan-profiling reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaviani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Paul</w:t>
+                <w:t xml:space="preserve">N. Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bourova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helle Pedersen</w:t>
+                <w:t xml:space="preserve">Liliane Jenatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 171, pp.399-410. </w:t>
+              <w:t xml:space="preserve">, 2007, 170, pp.1180-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03535.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03463.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195522v2</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of random wavefields: An interdisciplinary review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismological evidence for crustal-scale thrusting in the Zagros mountain belt (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Larose</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerôme Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.2213356⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 166, pp.227-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02920.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00267103v1</w:t>
+                <w:t xml:space="preserve">hal-00196104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismological evidence for crustal-scale thrusting in the Zagros mountain belt (Iran)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
+                <w:t xml:space="preserve">Correlation of random wavefields: An interdisciplinary review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Vergne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 166, pp.227-237. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (4), pp.SI11-SI21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.02920.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.2213356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196104v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00267103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crustal-scale cross-section of the south-western Alps combining geophysical and geological imagery</w:t>
               </w:r>
@@ -7126,64 +7126,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.412-422. </w:t>
@@ -7227,274 +7227,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical synthesis of time-asymetrical Green functions from the correlation of coda waves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The 2003 December 26 Bam earthquake (Iran), Mw 6.6, aftershock sequence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Derode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JB003521⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 163 (1), pp.90-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02639.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107912v1</w:t>
+                <w:t xml:space="preserve">hal-00110027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2003 December 26 Bam earthquake (Iran), Mw 6.6, aftershock sequence.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Empirical synthesis of time-asymetrical Green functions from the correlation of coda waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 163 (1), pp.90-105. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (B8), pp.B08302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2005.02639.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JB003521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110027v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleseismic imaging of subducting lithosphere and Moho offsets beneath western Tibet</w:t>
               </w:r>
@@ -7620,443 +7620,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of intrinsic absorption and scattering attenuation from Lg coda decay in central France usin acoustic radiative transfer theory.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Range Correlations in the Diffuse Seismic Coda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01976.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 299 (5606), pp.547-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1078551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107926v1</w:t>
+                <w:t xml:space="preserve">hal-02327270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Correlations in the Diffuse Seismic Coda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of intrinsic absorption and scattering attenuation from Lg coda decay in central France using acoustic radiative transfer theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 299 (5606), pp.547-549. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154 (2), pp.417-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1078551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327270v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of intrinsic absorption and scattering attenuation from Lg coda decay in central France using acoustic radiative transfer theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range correlations in the diffuse seismic coda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01976.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 299 (5606), pp.547-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1078551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156821v2</w:t>
+                <w:t xml:space="preserve">hal-00107924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range correlations in the diffuse seismic coda.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of intrinsic absorption and scattering attenuation from Lg coda decay in central France usin acoustic radiative transfer theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 299 (5606), pp.547-549. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154 (2), pp.417-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1078551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-246X.2003.01976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107924v1</w:t>
+                <w:t xml:space="preserve">hal-00107926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic evidence for stepwise thickening of the crust across the NE Tibetan plateau</w:t>
               </w:r>
@@ -8201,90 +8201,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric structure of the central Andes based on surface wave dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Zandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan L Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Pedersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107 (B12), pp.ESE 18-1-ESE 18-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8318,51 +8318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ML 5.3 Epagny (French Alps) earthquake of 1996 July 15: a long-awaited event on the Vuache Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8484,51 +8484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D geological model of the Western Alps and Ligurian basin from joint interpretation of geological data and seismic imaging models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8640,51 +8640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8748,103 +8748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic properties profiles of the alpine slab predicted by petrophysics versus ambient noise tomography lithospheric model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
@@ -8876,342 +8876,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local seismicity indicates basin inversion in the Ligurian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thorwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Grevemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588276v1</w:t>
+                <w:t xml:space="preserve">hal-03455685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local seismicity indicates basin inversion in the Ligurian Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un modèle intégré des données géophysiques et géologiques des Alpes occidentales : tomographie sismique de la lithosphère alpine par corrélation de bruit ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Nouibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, virtual, Austria</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455685v1</w:t>
+                <w:t xml:space="preserve">hal-03588276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity cluster below the Moho indicates thrust faulting in the central Ligurian Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thorwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietrich Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9301,64 +9301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts vol.5 (EGS-AGU-EUG Joint Assembly)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France</w:t>
@@ -9419,51 +9419,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What we (possibly) know about the 3-D structure of crust and mantle beneath the Alpine chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio L. Rosenberg, Nicolas Bellahsen Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodynamics of the Alps 1: Present‐Structure and Regional Alpine Studies from Extension to Collision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; Wiley, pp.79-114, 2024, 9781789451160. </w:t>
@@ -9501,77 +9501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging of the lithospheric structure of the Zagros mountain belt (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Kaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9667,77 +9667,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciv : un réseau sismologique multi-échelles pour étudier le volcanisme du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,103 +9785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle vision de la structure lithosphérique des Alpes par tomographie de bruit ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nouibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Soergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9903,64 +9903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alparray : Trois ans de mesures sismologiques pour comprendre les Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,51 +10021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Alparray : voir les Alpes en 3D, de la croûte au manteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,442 +10148,442 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Cougoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carte (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Map of the temporary and permanent stations installed in the Alps during the AlpArray project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schéma des stations du projet Alparray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Doubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bes de Berc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01818583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of the ocean-bottom seismometer Z3.A413A on board the oceanographic ship Maria S. Merian (W-Mediterranean sea, 150 km south of Marseille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporary seismological station Z3.A178A installed in the commune of Lathuile (Haute-Savoie) within the framework of the AlpArray project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Lathuile (74210), France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018768v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">medihal-01818583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10601,51 +10601,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des déformations d'un édifice volcanique : application au Mont St Helens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanologie. Université Scientifique et Médicale de Grenoble, 1986. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10841,51 +10841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978590v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Scheiblin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Scheiblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04133-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pondrelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salimbeni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Confal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Malus&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-468" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Soergel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.261" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218265v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Solarino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Malus&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.08.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026776" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117267" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovani Malus&#224;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab520" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521040v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alparray Working Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa145" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314643v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202064012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560510v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot St&#233;phane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15904-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beauc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Frank" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali De&#287;er &#214;zbakir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Erg&#252;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver &#350;ent&#252;rk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.03.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156637v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy188" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124425v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lyu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu400" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36833.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Macquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahu K&#246;mec Mutlu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Afacan Erg&#252;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean M Childs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05483.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006918" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-849BXPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frechet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jenatton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03463.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bethoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.10.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4R8H4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Yamini-Fard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Farahbod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03232.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195522v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03535.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derode" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2213356" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107912v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003521" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110027v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02639.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01976.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1078551" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156821v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107924v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156825v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zandt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000345" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299508.ch2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018742v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018768v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818583v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721698v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kol&#237;nsk&#253;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Agius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almir Bijedi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Bokelmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9284" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978590v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Scheiblin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-9264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Scheiblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Shapiro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chevrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL114904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pondrelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Salimbeni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Confal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco G Malus&#224;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-468" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A Pedersen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel K&#228;stle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Soergel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.261" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218265v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad378" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Solarino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Malus&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.08.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Langlais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-04133-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nouibat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010784" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Michailos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Het&#233;nyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Scarponi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Stip&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-2117-2023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117267" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb024228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovani Malus&#224;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009466" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thorwart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Grevemeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Lange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2553-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab520" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521040v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alparray Working Group" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa145" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314643v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz443" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202064012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560510v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillot St&#233;phane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15904-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491345v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Kaviani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moradi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pilia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beauc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Frank" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayrullah Karabulut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali De&#287;er &#214;zbakir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Erg&#252;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver &#350;ent&#252;rk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz147" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2017.11.035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Molinari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bond&#225;r" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-018-9472-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124473v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156637v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy188" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124425v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lyu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx166" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124444v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.11.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zheng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36833.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sylvander" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Diaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156787v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Macquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villase&#241;or" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu270" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahu K&#246;mec Mutlu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Salaun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01066009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB010953" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Afacan Erg&#252;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hatzfeld" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean M Childs" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05483.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Chiaraluce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cultrera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladino Govoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-4953" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Land&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006918" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tatar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Priestley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-849BXPM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140509v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bethoux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frechet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.10.004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH4R8H4V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00348210v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Yamini-Fard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Farahbod" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mokhtari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03232.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195522v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaviani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03535.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouvenot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jenatton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03463.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02920.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derode" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Shapiro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2213356" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130583v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00706.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86ZW7K5S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110027v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02639.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107912v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003521" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156816v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wittlinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapponnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poupinet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00723-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST1F8HWR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1078551" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156821v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01976.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107924v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107926v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156862v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vergne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wittlinger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Hui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poupinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00853-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KSPGV97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156825v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zandt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan L Beck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000345" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01891531v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#233;chet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Thomas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Brun" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.1998.00662.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921619v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-65" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rosenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6047" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190083v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7932" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455685v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080300v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19205" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schwartz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lardeaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747864v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394299508.ch2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565671v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP330.2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Cougoulat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018782v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818583v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bes de Berc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03018768v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721698v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>