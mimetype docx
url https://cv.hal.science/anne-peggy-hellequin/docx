--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -392,506 +392,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
+                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085641v1</w:t>
+                <w:t xml:space="preserve">hal-04158081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oumar Marega</w:t>
+                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207233.2020.1802941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03030320v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
+                <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207233.2020.1802941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158081v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.112-127. </w:t>
@@ -929,103 +929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
@@ -1057,208 +1057,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et santé, une longue interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de l'air, un déterminant majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Prendre soin des urbains, 410</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948278v1</w:t>
+                <w:t xml:space="preserve">hal-01948286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l'air, un déterminant majeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ville et santé, une longue interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, Prendre soin des urbains, 410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948286v1</w:t>
+                <w:t xml:space="preserve">hal-01948278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,51 +1607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living alongside hazardous factories: risk, choice and necessity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,532 +1822,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter dans les villes du littoral français : modes d’urbanisation et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03631053v1</w:t>
+                <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter dans les villes du littoral français : modes d’urbanisation et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.163-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904078v1</w:t>
+                <w:t xml:space="preserve">halshs-03631053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Deboudt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, hors série n°6 (novembre 2009), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803346v1</w:t>
+                <w:t xml:space="preserve">halshs-00578369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Frère</w:t>
+                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.49-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578369v1</w:t>
+                <w:t xml:space="preserve">hal-00803346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ou non confiance aux gestionnaires du risque ? Le cas d'un village entouré de sites Seveso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,164 +2630,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système métropolitain et logique de projet : une approche de la question urbaine en géographie et aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03631075v1</w:t>
+                <w:t xml:space="preserve">halshs-02939869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2796,207 +2779,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système métropolitain et logique de projet : une approche de la question urbaine en géographie et aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Paris</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02939869v1</w:t>
+                <w:t xml:space="preserve">halshs-03631075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3008,808 +3008,808 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment enquêter sur la perception de la pollution de l'air et ses effets sur la santé dans un quartier populaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 4èmes Rencontre de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Baudet-Michel (U. Paris/Géographie-cités); Audrey Bochaton (U. Nanterre/LADYSS); Guillaume Chevillard (IRDES); Emmanuelle Faure (U. Paris Est Créteil/Lab'Urba); Clélia Gasquet-Blanchard (EHESP/ESO); Véronique Lucas-Gabrielli (IRDES); Léa Prost-Lançon (U. Paris Est Créteil/Lab'Urba); Stéphane Rican (U. Nanterre/LADYSS), May 2024, Paris Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608285v1</w:t>
+                <w:t xml:space="preserve">hal-04816108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment enquêter sur la perception de la pollution de l'air et ses effets sur la santé dans un quartier populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
+              <w:t xml:space="preserve">Les 4èmes Rencontre de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Baudet-Michel (U. Paris/Géographie-cités); Audrey Bochaton (U. Nanterre/LADYSS); Guillaume Chevillard (IRDES); Emmanuelle Faure (U. Paris Est Créteil/Lab'Urba); Clélia Gasquet-Blanchard (EHESP/ESO); Véronique Lucas-Gabrielli (IRDES); Léa Prost-Lançon (U. Paris Est Créteil/Lab'Urba); Stéphane Rican (U. Nanterre/LADYSS), May 2024, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816108v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
+                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Umba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Pinto</w:t>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221422v1</w:t>
+                <w:t xml:space="preserve">hal-04597724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baron</w:t>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597724v1</w:t>
+                <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, confiance et apprentissages dans l’adaptation au changement climatique : les effets d’un dispositif participatif entre habitants et chercheurs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités environnementales et qualité de l'air, des approches empiriques à la croisée des géographies urbaine et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UGI, session Geography and citizen science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU, CNFG, Université Paris1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Association des Géographes Français : Inégalités écologiques, risques sanitaires et prévention : Faire dialoguer géographie de la santé et géographie urbaine pour contribuer au débat public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403143v1</w:t>
+                <w:t xml:space="preserve">hal-03628119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités environnementales et qualité de l'air, des approches empiriques à la croisée des géographies urbaine et de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances, confiance et apprentissages dans l’adaptation au changement climatique : les effets d’un dispositif participatif entre habitants et chercheurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Association des Géographes Français : Inégalités écologiques, risques sanitaires et prévention : Faire dialoguer géographie de la santé et géographie urbaine pour contribuer au débat public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque UGI, session Geography and citizen science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU, CNFG, Université Paris1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628119v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction des scénarios d’adaptation et après ? Les effets d’une démarche participative en Côte d’Opale</w:t>
+                <w:t xml:space="preserve">Pour une démarche participative dans les risques environnementaux. L’exemple du programme Co-construction de Stratégies d’Adaptation au changement climatique en Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARCO 2021 Environnement marin :structure, diversité, vulnérabilités, usages et sécurité des produits de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques du Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628025v1</w:t>
+                <w:t xml:space="preserve">hal-04403900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une démarche participative dans les risques environnementaux. L’exemple du programme Co-construction de Stratégies d’Adaptation au changement climatique en Côte d’Opale</w:t>
+                <w:t xml:space="preserve">Co-construction des scénarios d’adaptation et après ? Les effets d’une démarche participative en Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques du Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MARCO 2021 Environnement marin :structure, diversité, vulnérabilités, usages et sécurité des produits de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403900v1</w:t>
+                <w:t xml:space="preserve">hal-03628025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation des populations côtières exposées à des risques littoraux à l’élaboration de stratégies d’adaptation pour le Côte d’Opale</w:t>
               </w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association de Géographes Français sur les risques littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3985,90 +3985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la vie, bien-être, villes aimables et espaces rassurants, comment penser le well-being en géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,230 +4324,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens santé - environnement : proposition d'un indicateur raisonné de défaveur pour la mesure des inégalités environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bavdek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">32emes Rencontre PIVER Hauts de France La santé en Hauts-de-France : sommes-nous tous égaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille et Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194012v1</w:t>
+                <w:t xml:space="preserve">hal-03628194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens santé - environnement : proposition d'un indicateur raisonné de défaveur pour la mesure des inégalités environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bavdek</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Mialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32emes Rencontre PIVER Hauts de France La santé en Hauts-de-France : sommes-nous tous égaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lille et Amiens, France</w:t>
+              <w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628194v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,269 +4743,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, United Kingdom. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/litt/201110003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904119v1</w:t>
+                <w:t xml:space="preserve">hal-00672603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Languedoc beaches in the face of coastal flooding risk defining management policies whilst taking into consideration users perceptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littoral 2010 - Adapting to Global Change at the Coast: Leadership, Innovation, and Investment 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672603v1</w:t>
+                <w:t xml:space="preserve">hal-00904119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
               </w:r>
@@ -5110,519 +5110,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+                <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908817v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodologies pour la perception du risque industriel (Valmaris-technopôle). Invitation au séminaire pluridisciplinaire Perception du risque organisé par le laboratoire Geosyscom (Université de Caen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,51 +5673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village &amp;quot; seveso &amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation au Havre, dans le cadre du colloque SANTE, EXCLUSION, RISQUE ET LIEU : &amp;quot; Vivre au pied d'usines Seveso, choix et nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,51 +5945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;Vivre avec le risque industriel&amp;quot; - DDE du Nord-DRIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,77 +6160,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irénée Zwarterook. Institut pour une Culture de Sécurité Industrielle, pp.126, 2010, Cahiers de la Sécurité Industrielle, Numéro 2010-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6459,483 +6459,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville industrielle et population : la question des inégalités environnementales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dunkerque post-industriel : la reconversion des friches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
+              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.71-87, 2017, Environnement et société, 978-2757416327</w:t>
+              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.227-239, 2017, Environnement et société, 978-2757416327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446940v1</w:t>
+                <w:t xml:space="preserve">hal-02446943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un territoire industrialo-portuaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Méha</w:t>
+                <w:t xml:space="preserve">Ville industrielle et population : la question des inégalités environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Bavdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.25-42, 2017, 978-2-7574-1632-7</w:t>
+              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.71-87, 2017, Environnement et société, 978-2757416327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049367v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque post-industriel : la reconversion des friches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse d’un territoire industrialo-portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Méha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.227-239, 2017, Environnement et société, 978-2757416327</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.25-42, 2017, 978-2-7574-1632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446943v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction du parc national à l’épreuve des marges urbaine et insulaire : La Ciotat et Le Frioul</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">deldrève Valérie, Debout Philippe. </w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Lahmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parc National des Calanques, Construction territoriale, concertation, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.73-91, 2012</w:t>
+              <w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514993v1</w:t>
+                <w:t xml:space="preserve">halshs-03204650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction du parc national à l’épreuve des marges urbaine et insulaire : La Ciotat et Le Frioul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Josiane Stoessel-Ritz; Maurice Blanc; Nicole Mathieu. </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">deldrève Valérie, Debout Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable. Communautés et Sociétés. Dynamiques socio-anthropologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.171-184, 2012, 978-9052018614</w:t>
+              <w:t xml:space="preserve">Le Parc National des Calanques, Construction territoriale, concertation, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.73-91, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03204650v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralité, continuité et citadinité</w:t>
               </w:r>
@@ -7325,51 +7325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboudt Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7449,51 +7449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,51 +7593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport du projet tutoré Master GAED, UPN-UPEC/ARS Île-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7781,51 +7781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Miseeva, présentation des résultats Tâche 4.4 : Perception des risques (Palavas, Carnon, Mauguio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7869,51 +7869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un village bien tranquille... Vivre à Mardyck, à proximité d'usines &amp;quot; Seveso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,64 +7993,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs pour l’évaluation de l’Exposition peRsonnelle aux polluants de l’AIR (CERB'AIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8113,51 +8113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques liés à la pollution atmosphérique et modifications des symptômes chez des patients atteints de la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,51 +8403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,51 +8667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bavdek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514993v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gueydan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bavdek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gueydan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>