--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -392,506 +392,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
+                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158081v1</w:t>
+                <w:t xml:space="preserve">hal-03085641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Révillon</w:t>
+                <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207233.2020.1802941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03085641v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual responsibility and climate action: some lessons from a perception survey administered in Hauts-de-France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oumar Marega</w:t>
+                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030320v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change: What Are the Implications of Worldview, Political Orientation, Values on Climate Belief and Engagement in the French Context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Marega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (4), pp.112-127. </w:t>
@@ -929,103 +929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des perceptions et des spécificités territoriales sur les actions individuelles de lutte contre le changement climatique dans les Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Marega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
@@ -1057,208 +1057,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l'air, un déterminant majeur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ville et santé, une longue interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, Prendre soin des urbains, 410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948286v1</w:t>
+                <w:t xml:space="preserve">hal-01948278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville et santé, une longue interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de l'air, un déterminant majeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Prendre soin des urbains, 410</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948278v1</w:t>
+                <w:t xml:space="preserve">hal-01948286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques industriels entre évolutions législatives et adaptations locales Le cas dunkerquois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,51 +1607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living alongside hazardous factories: risk, choice and necessity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,532 +1822,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habiter dans les villes du littoral français : modes d’urbanisation et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.163-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904078v1</w:t>
+                <w:t xml:space="preserve">halshs-03631053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter dans les villes du littoral français : modes d’urbanisation et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03631053v1</w:t>
+                <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Frère</w:t>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Longuépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.49-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578369v1</w:t>
+                <w:t xml:space="preserve">hal-00803346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jeu de la concertation autour des sites Seveso : une analyse des dispositifs de gouvernance locale dans l'agglomération dunkerquoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Deboudt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Frédéric Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, hors série n°6 (novembre 2009), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.9140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803346v1</w:t>
+                <w:t xml:space="preserve">halshs-00578369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ou non confiance aux gestionnaires du risque ? Le cas d'un village entouré de sites Seveso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,147 +2630,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système métropolitain et logique de projet : une approche de la question urbaine en géographie et aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Paris</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02939869v1</w:t>
+                <w:t xml:space="preserve">halshs-03631075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2779,224 +2796,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système métropolitain et logique de projet : une approche de la question urbaine en géographie et aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03631075v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3008,808 +3008,808 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment enquêter sur la perception de la pollution de l'air et ses effets sur la santé dans un quartier populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
+              <w:t xml:space="preserve">Les 4èmes Rencontre de Géographie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Baudet-Michel (U. Paris/Géographie-cités); Audrey Bochaton (U. Nanterre/LADYSS); Guillaume Chevillard (IRDES); Emmanuelle Faure (U. Paris Est Créteil/Lab'Urba); Clélia Gasquet-Blanchard (EHESP/ESO); Véronique Lucas-Gabrielli (IRDES); Léa Prost-Lançon (U. Paris Est Créteil/Lab'Urba); Stéphane Rican (U. Nanterre/LADYSS), May 2024, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816108v1</w:t>
+                <w:t xml:space="preserve">hal-04608285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment enquêter sur la perception de la pollution de l'air et ses effets sur la santé dans un quartier populaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petit air au jardin : refuge, bien-être et pratiques ordinaires en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert-Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Mary Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 4èmes Rencontre de Géographie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Baudet-Michel (U. Paris/Géographie-cités); Audrey Bochaton (U. Nanterre/LADYSS); Guillaume Chevillard (IRDES); Emmanuelle Faure (U. Paris Est Créteil/Lab'Urba); Clélia Gasquet-Blanchard (EHESP/ESO); Véronique Lucas-Gabrielli (IRDES); Léa Prost-Lançon (U. Paris Est Créteil/Lab'Urba); Stéphane Rican (U. Nanterre/LADYSS), May 2024, Paris Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Covid, du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608285v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
+                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baron</w:t>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+                <w:t xml:space="preserve">David Umba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
+                <w:t xml:space="preserve">Marie Verriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597724v1</w:t>
+                <w:t xml:space="preserve">hal-04221422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t>
+                <w:t xml:space="preserve">Le projet tutoré en master : comment amener les étudiants à être leurs propres producteurs de connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+                <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Umba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Pinto</w:t>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Verriele</w:t>
+                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur la pédagogie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221422v1</w:t>
+                <w:t xml:space="preserve">hal-04597724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités environnementales et qualité de l'air, des approches empiriques à la croisée des géographies urbaine et de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances, confiance et apprentissages dans l’adaptation au changement climatique : les effets d’un dispositif participatif entre habitants et chercheurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Association des Géographes Français : Inégalités écologiques, risques sanitaires et prévention : Faire dialoguer géographie de la santé et géographie urbaine pour contribuer au débat public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque UGI, session Geography and citizen science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGU, CNFG, Université Paris1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628119v1</w:t>
+                <w:t xml:space="preserve">hal-04403143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances, confiance et apprentissages dans l’adaptation au changement climatique : les effets d’un dispositif participatif entre habitants et chercheurs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités environnementales et qualité de l'air, des approches empiriques à la croisée des géographies urbaine et de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UGI, session Geography and citizen science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGU, CNFG, Université Paris1 Panthéon Sorbonne, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Association des Géographes Français : Inégalités écologiques, risques sanitaires et prévention : Faire dialoguer géographie de la santé et géographie urbaine pour contribuer au débat public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403143v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une démarche participative dans les risques environnementaux. L’exemple du programme Co-construction de Stratégies d’Adaptation au changement climatique en Côte d’Opale</w:t>
+                <w:t xml:space="preserve">Co-construction des scénarios d’adaptation et après ? Les effets d’une démarche participative en Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques du Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MARCO 2021 Environnement marin :structure, diversité, vulnérabilités, usages et sécurité des produits de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403900v1</w:t>
+                <w:t xml:space="preserve">hal-03628025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction des scénarios d’adaptation et après ? Les effets d’une démarche participative en Côte d’Opale</w:t>
+                <w:t xml:space="preserve">Pour une démarche participative dans les risques environnementaux. L’exemple du programme Co-construction de Stratégies d’Adaptation au changement climatique en Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARCO 2021 Environnement marin :structure, diversité, vulnérabilités, usages et sécurité des produits de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Boulogne sur Mer, France</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques du Réseau d’Etudes et d’Echanges en Sciences Sociales sur l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628025v1</w:t>
+                <w:t xml:space="preserve">hal-04403900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation des populations côtières exposées à des risques littoraux à l’élaboration de stratégies d’adaptation pour le Côte d’Opale</w:t>
               </w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association de Géographes Français sur les risques littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3985,90 +3985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la vie, bien-être, villes aimables et espaces rassurants, comment penser le well-being en géographie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,230 +4324,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens santé - environnement : proposition d'un indicateur raisonné de défaveur pour la mesure des inégalités environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bavdek</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Mialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32emes Rencontre PIVER Hauts de France La santé en Hauts-de-France : sommes-nous tous égaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lille et Amiens, France</w:t>
+              <w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628194v1</w:t>
+                <w:t xml:space="preserve">hal-04194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens santé - environnement : proposition d'un indicateur raisonné de défaveur pour la mesure des inégalités environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Redon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bavdek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">32emes Rencontre PIVER Hauts de France La santé en Hauts-de-France : sommes-nous tous égaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille et Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194012v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques de revalorisation des centres-villes vues par les acteurs du territoire, quelles orientations, stratégies et communication ? Dunkerque, Calais et Boulogne-sur-Mer</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk perception, a key component of systemic vulnerability of coastal zones to erosion-submersion. Case study on the French Mediterranean coast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,51 +4918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Vulnerability of coastal ecosystem to global change and extreme event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Biarritz, France. 18 p</w:t>
@@ -5110,519 +5110,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908817v1</w:t>
+                <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvais air : une pollution du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques industriels : une question de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENTPE/ENS/UMR EVS, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement industriel et choix résidentiels, quelles inégalités ? &amp;quot;, Conférence invitée au Séminaire du Laboratoire UMR 6590 ESO-Le Mans, 17 mai, Université du Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Environnement industriel et choix résidentiels, quelles inégalités ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Berthelier</w:t>
+                <w:t xml:space="preserve">Assessing social and economic vulnerability to global environmental changes&amp;quot;, Network for Ice sheet and Climate Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Climate change: improving our communication about climate change science, impacts, costs and adaptation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908810v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles méthodologies pour la perception du risque industriel (Valmaris-technopôle). Invitation au séminaire pluridisciplinaire Perception du risque organisé par le laboratoire Geosyscom (Université de Caen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5667,329 +5667,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village &amp;quot; seveso &amp;quot;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Havane : la ville discontinue, des territorialités en pointillé...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village " seveso " "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Territoires et Sociétés dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00978654v1</w:t>
+                <w:t xml:space="preserve">halshs-00252035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation au Havre, dans le cadre du colloque SANTE, EXCLUSION, RISQUE ET LIEU : &amp;quot; Vivre au pied d'usines Seveso, choix et nécessité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village &amp;quot; seveso &amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Vivre au pied d'usines Seveso, choix et nécessité "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Le Havre, France</w:t>
+              <w:t xml:space="preserve">" Petits arrangements avec la peur, ou se souvenir des accidents industriels dans un village " seveso " "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00979371v1</w:t>
+                <w:t xml:space="preserve">halshs-00978654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Havane : la ville discontinue, des territorialités en pointillé...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation au Havre, dans le cadre du colloque SANTE, EXCLUSION, RISQUE ET LIEU : &amp;quot; Vivre au pied d'usines Seveso, choix et nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires et Sociétés dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 6 p</w:t>
+              <w:t xml:space="preserve">" Vivre au pied d'usines Seveso, choix et nécessité "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00252035v1</w:t>
+                <w:t xml:space="preserve">halshs-00979371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire &amp;quot;Vivre avec le risque industriel&amp;quot; - DDE du Nord-DRIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,77 +6160,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Calvo-Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irénée Zwarterook. Institut pour une Culture de Sécurité Industrielle, pp.126, 2010, Cahiers de la Sécurité Industrielle, Numéro 2010-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6459,298 +6459,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque post-industriel : la reconversion des friches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ville industrielle et population : la question des inégalités environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Bavdek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
+              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.227-239, 2017, Environnement et société, 978-2757416327</w:t>
+              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.71-87, 2017, Environnement et société, 978-2757416327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446943v1</w:t>
+                <w:t xml:space="preserve">hal-02446940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville industrielle et population : la question des inégalités environnementales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachelle Bavdek</w:t>
+                <w:t xml:space="preserve">Genèse d’un territoire industrialo-portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Méha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Frère, Séverine; Flanquart, Hervé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.71-87, 2017, Environnement et société, 978-2757416327</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.25-42, 2017, 978-2-7574-1632-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446940v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un territoire industrialo-portuaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dunkerque post-industriel : la reconversion des friches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Frère; Hervé Flanquart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses risques, habiter Dunkerque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.25-42, 2017, 978-2-7574-1632-7</w:t>
+              <w:t xml:space="preserve">, Septentrion Presses universitaires, pp.227-239, 2017, Environnement et société, 978-2757416327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049367v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justifications de la démolition des grands ensembles et logique de développement durable à Grande-Synthe (Dunkerque)</w:t>
               </w:r>
@@ -6848,51 +6848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du parc national à l’épreuve des marges urbaine et insulaire : La Ciotat et Le Frioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">deldrève Valérie, Debout Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parc National des Calanques, Construction territoriale, concertation, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.73-91, 2012</w:t>
@@ -7325,51 +7325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboudt Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7449,51 +7449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,51 +7593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert-Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport du projet tutoré Master GAED, UPN-UPEC/ARS Île-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7781,51 +7781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Miseeva, présentation des résultats Tâche 4.4 : Perception des risques (Palavas, Carnon, Mauguio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7869,51 +7869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un village bien tranquille... Vivre à Mardyck, à proximité d'usines &amp;quot; Seveso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,64 +7993,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs pour l’évaluation de l’Exposition peRsonnelle aux polluants de l’AIR (CERB'AIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8113,51 +8113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques liés à la pollution atmosphérique et modifications des symptômes chez des patients atteints de la maladie de Crohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,51 +8403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,51 +8667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.120" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628119v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bavdek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gueydan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bauchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye A&#239;ta Ciss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15388-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030320v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Marega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Calvo-Mendieta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2020.1802941" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jsd.v12n4p112" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bavdek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Deram" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Cuny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS01RML2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2013.855714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Deboudt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.9140" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.567" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Capon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634974v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628194v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206049v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Innebeer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/litt/201110003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sourisseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308467v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Malheiros Barbeitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaurain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Bavdek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M&#233;ha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446943v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204650v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Lahmini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissonade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gueydan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert-B&#339;uf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674646v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194026v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Body-Malapel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666255v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>