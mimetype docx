--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne PELLEGRINO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Growth and Sugar Loading During Ripening Are Differentially Impacted by Environment X Management Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.589909. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ajgw/2589909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine, Berry and Soil Indicators to Manage Minimal Irrigation Strategy in Semi-Arid Conditions: Example of Grenache Noir (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2025.64.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ethanol to reduce grapevine transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quinquiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.8445. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the interactions between leaf water, nitrogen, carbon status, and photosynthesis using high throughput phenotyping and statistical models: A study of fungi tolerant grapevine varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9310. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short light/dark cycles favour photosynthetic efficiency and growth in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gómez Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9274. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LowSugarBerry trait phenotyped at single fruit and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie T. Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.236. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07289-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Péruzzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon trade-offs in the fruits of fungus-tolerant Muscadinia × Vitis hybrids exposed to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108774. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.108774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to combine soil and plant indicators to manage nitrogen fertilisation in vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e40099. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysan Vigneron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation de la vigne : une nécessité dans certains terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially modulates leaf photosynthesis and transpiration of fungus-tolerant Muscadinia x Vitis hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pastenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1405343. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1405343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fungus-Resistant Grapevine Vitis and V. vinifera L. × M. rotundifolia Derivative Hybrids Display a Drought-Independent Response in Thiol Precursor Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.1855-1863. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c08595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing crop model data assimilation for improved on-farm situational awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy T White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 338, pp.109502. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How soil and climate variability within a vineyard can affect the heterogeneity of grapevine vigour and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.297-313. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.3.7498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la contrainte hydrique sur l’accumulation des précurseurs de thiols dans les raisins de variétés tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized water production relations through process-based modeling: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everard Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.108225. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long-term acclimation to water status at leaf and plant level of fungus-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1267429. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille tardive de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of site-specific management to optimise &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. (cv. Tannat) production in a vineyard with high heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.397-412. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for determining budburst date in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deidre Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillonite content is an influential soil parameter of grapevine development and yield in South Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrociencia Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.1124. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31285/agro.26.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine winter buds and pruning in consideration of sap flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.5512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the pluriannual dynamics of grapevine growth responses to nitrogen supply using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1385-1401. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy in Changing Climates, Practical Winery and Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappels sur la vigne et le déficit hydrique. Quels leviers au vignoble à courts et moyens termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vigneron Champenois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late pruning of the vine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry shrivelling, water loss and cell death: an increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of vine water deficit. What levers for the vineyard in the short and medium term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des besoins en eau d’un vignoble à partir de l’évapotranspiration de référence et raisonnement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between data and decisions: A review of process-based models for viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bree Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.103209. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la tolérance à la sécheresse des nouvelles variétés résistantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évapotranspiration pour bien ajuster l’irrigation de son vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitisphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Shrivelling, Water Loss and Cell Death: Increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy and Shoot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine leaf water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry primary and secondary metabolites in response to sunlight and temperature in the grapevine fruit zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.4498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry fresh mass, seed number and sugar concentration on grapevine clusters of Shiraz. Discussion of potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine and Viticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of temperature on grapevine latent bud development and fruitfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model for studies in grapevine physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (05), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en série des échanges gazeux à l'échelle plante entière de plantes cultivées en pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices impact vine carbohydrate status to a greater extent than vine productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (283), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transcriptomic regulation of berry development more important at night than during the day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qpdn-jp02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the microvine development under 100 % LED (light emitting diodes) illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of sugarcane fields and recommendations for yield forecast using NDVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (20), pp.5391-5407. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903349057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00664047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based diagnosis tool to evaluate the water stress experienced by grapevine in field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch development controls leaf area dynamics in grapevine (Vitis vinifera) growing in drying soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simple indicator of water stress in grapevine (Vitis vinifera L.) based on the differential sensitivities of vegetative growth components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development in grapevine (Vitis vinifera) is affected by the modular branching pattern of the stem and intra- and Iinter-shoot trophic competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Water and Nitrogen Dynamics Under Cover Crops in Mediterranean Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, France. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursors level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature delays malate breakdown from sugar accumulation in ripening berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISGPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of (micro)vine plants is decreased under elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Mallent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts on the development of the grape without dramatically changing the levels in thiol precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Viticulture &amp; Enology Society - IVES, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disease-resistant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone as a tool for deficit irrigation management in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus disease-tolerant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying grapevine budbreak and/or phenological stages is not just a matter of pruning dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ithurralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desperrieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus-resistant grapevine varieties display high and drought-independent thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel aromatique de type thiol de variétés résistantes : Influence du stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal thiols: from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially impacts the performances and the accumulation of grape metabolites of new varieties tolerant to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau. Quelques rappels utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRL Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing water production functions through biophysical simulation: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le déroulé aromatique de la maturation des cépages à raisins blancs. Rôle potentiel de l’état hydrique de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champagne Nicolas Feuillate Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et le Climat : Brève discussion autour du fonctionnement physiologique des cépages (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viteff 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around grapevine fruit zone microclimate and possible consequences on berry primary and secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merano Wine Festival 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry development: Understanding environmental and cultural impacts on berry weight loss and shriveling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drylands, Deserts &amp; Desertification International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine fertility: A short presentation on yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42 SASEV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grapevine berry development and ripening: dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qilu international forum on precision viticulture and enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Qilu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterising Beer’s law for potted young grapevines using a functional-structural-plant-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Precision Agriculture (ECPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroTic, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OenoOne-Giesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Internationales du Rosé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et des minéraux chez la vigne (Vitis vinifera L.). Discussion sur quelques principes physiologiques – Vinitech-Rivulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salon Mondial Vitivinicole, Arboricole et Maraicher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry sugar concentration on grapevine's clusters (Vitis vinifera L.). Discussion on potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine fruitfulness response to elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and minerals management. A discussion about some principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nitrogen fertilisation amount and timing on grapevine nitrogen and carbon status in high yielding vineyards of south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Petrolina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a biological model to boost grapevine research in physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congresso mundial da vinha e do vinho OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bento Gonçalvez, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of the grapevine berry transcriptome by temperature is dependant on the circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viticulture et stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine provides new perspectives for research on berry physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: an ecophysiological model for grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology and berry development of deficit irrigated 'Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Blackmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Aug 2006, Milura, Australia. pp.529-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Taille de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guidici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit précis Vigne et vin. Tome 1. Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole Eds, 2022, Vigne et vin, 285557823X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Sources et système &amp;quot;plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.67-233, 2020, Pratiques Vitivinicoles, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microvine: A Versatile Plant Model to Boost Grapevine Studies in Physiology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grape and Wine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.86166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.375-513, 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et système « plante entière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 3ème ed., 712 p., 2020, Pratiques Vitivinicoles, Carbonneau Alain; Torregrosa Laurent, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2ème ed., 592 p., 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VineLOGIC: Grapevine growth and development model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Godwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25919/5eb3536b6a8a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne PELLEGRINO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Growth and Sugar Loading During Ripening Are Differentially Impacted by Environment X Management Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.589909. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ajgw/2589909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine, Berry and Soil Indicators to Manage Minimal Irrigation Strategy in Semi-Arid Conditions: Example of Grenache Noir (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2025.64.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ethanol to reduce grapevine transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quinquiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.8445. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the interactions between leaf water, nitrogen, carbon status, and photosynthesis using high throughput phenotyping and statistical models: A study of fungi tolerant grapevine varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9310. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short light/dark cycles favour photosynthetic efficiency and growth in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gómez Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9274. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LowSugarBerry trait phenotyped at single fruit and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie T. Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.236. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07289-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon trade-offs in the fruits of fungus-tolerant Muscadinia × Vitis hybrids exposed to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108774. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.108774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Péruzzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to combine soil and plant indicators to manage nitrogen fertilisation in vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e40099. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysan Vigneron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation de la vigne : une nécessité dans certains terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially modulates leaf photosynthesis and transpiration of fungus-tolerant Muscadinia x Vitis hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pastenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1405343. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1405343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fungus-Resistant Grapevine Vitis and V. vinifera L. × M. rotundifolia Derivative Hybrids Display a Drought-Independent Response in Thiol Precursor Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.1855-1863. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c08595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing crop model data assimilation for improved on-farm situational awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy T White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 338, pp.109502. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How soil and climate variability within a vineyard can affect the heterogeneity of grapevine vigour and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.297-313. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.3.7498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la contrainte hydrique sur l’accumulation des précurseurs de thiols dans les raisins de variétés tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized water production relations through process-based modeling: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everard Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.108225. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long-term acclimation to water status at leaf and plant level of fungus-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1267429. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille tardive de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of site-specific management to optimise &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. (cv. Tannat) production in a vineyard with high heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.397-412. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for determining budburst date in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deidre Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillonite content is an influential soil parameter of grapevine development and yield in South Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrociencia Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.1124. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31285/agro.26.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine winter buds and pruning in consideration of sap flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.5512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the pluriannual dynamics of grapevine growth responses to nitrogen supply using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1385-1401. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy in Changing Climates, Practical Winery and Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappels sur la vigne et le déficit hydrique. Quels leviers au vignoble à courts et moyens termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vigneron Champenois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late pruning of the vine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry shrivelling, water loss and cell death: an increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of vine water deficit. What levers for the vineyard in the short and medium term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des besoins en eau d’un vignoble à partir de l’évapotranspiration de référence et raisonnement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évapotranspiration pour bien ajuster l’irrigation de son vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitisphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la tolérance à la sécheresse des nouvelles variétés résistantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between data and decisions: A review of process-based models for viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bree Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.103209. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Shrivelling, Water Loss and Cell Death: Increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy and Shoot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry primary and secondary metabolites in response to sunlight and temperature in the grapevine fruit zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.4498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine leaf water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry fresh mass, seed number and sugar concentration on grapevine clusters of Shiraz. Discussion of potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine and Viticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of temperature on grapevine latent bud development and fruitfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model for studies in grapevine physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (05), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en série des échanges gazeux à l'échelle plante entière de plantes cultivées en pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transcriptomic regulation of berry development more important at night than during the day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices impact vine carbohydrate status to a greater extent than vine productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (283), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qpdn-jp02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the microvine development under 100 % LED (light emitting diodes) illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of sugarcane fields and recommendations for yield forecast using NDVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (20), pp.5391-5407. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903349057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00664047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based diagnosis tool to evaluate the water stress experienced by grapevine in field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch development controls leaf area dynamics in grapevine (Vitis vinifera) growing in drying soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simple indicator of water stress in grapevine (Vitis vinifera L.) based on the differential sensitivities of vegetative growth components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development in grapevine (Vitis vinifera) is affected by the modular branching pattern of the stem and intra- and Iinter-shoot trophic competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Water and Nitrogen Dynamics Under Cover Crops in Mediterranean Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, France. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursors level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature delays malate breakdown from sugar accumulation in ripening berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISGPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of (micro)vine plants is decreased under elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Mallent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts on the development of the grape without dramatically changing the levels in thiol precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Viticulture &amp; Enology Society - IVES, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disease-resistant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone as a tool for deficit irrigation management in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus disease-tolerant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying grapevine budbreak and/or phenological stages is not just a matter of pruning dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ithurralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desperrieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus-resistant grapevine varieties display high and drought-independent thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel aromatique de type thiol de variétés résistantes : Influence du stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal thiols: from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially impacts the performances and the accumulation of grape metabolites of new varieties tolerant to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau. Quelques rappels utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRL Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing water production functions through biophysical simulation: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le déroulé aromatique de la maturation des cépages à raisins blancs. Rôle potentiel de l’état hydrique de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champagne Nicolas Feuillate Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et le Climat : Brève discussion autour du fonctionnement physiologique des cépages (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viteff 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around grapevine fruit zone microclimate and possible consequences on berry primary and secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merano Wine Festival 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine fertility: A short presentation on yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42 SASEV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry development: Understanding environmental and cultural impacts on berry weight loss and shriveling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drylands, Deserts &amp; Desertification International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grapevine berry development and ripening: dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qilu international forum on precision viticulture and enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Qilu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterising Beer’s law for potted young grapevines using a functional-structural-plant-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Precision Agriculture (ECPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroTic, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OenoOne-Giesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Internationales du Rosé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et des minéraux chez la vigne (Vitis vinifera L.). Discussion sur quelques principes physiologiques – Vinitech-Rivulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salon Mondial Vitivinicole, Arboricole et Maraicher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry sugar concentration on grapevine's clusters (Vitis vinifera L.). Discussion on potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine fruitfulness response to elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and minerals management. A discussion about some principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nitrogen fertilisation amount and timing on grapevine nitrogen and carbon status in high yielding vineyards of south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Petrolina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a biological model to boost grapevine research in physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congresso mundial da vinha e do vinho OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bento Gonçalvez, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of the grapevine berry transcriptome by temperature is dependant on the circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viticulture et stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine provides new perspectives for research on berry physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: an ecophysiological model for grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology and berry development of deficit irrigated 'Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Blackmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Aug 2006, Milura, Australia. pp.529-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Taille de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guidici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit précis Vigne et vin. Tome 1. Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole Eds, 2022, Vigne et vin, 285557823X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Sources et système &amp;quot;plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.67-233, 2020, Pratiques Vitivinicoles, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microvine: A Versatile Plant Model to Boost Grapevine Studies in Physiology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grape and Wine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.86166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.375-513, 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et système « plante entière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 3ème ed., 712 p., 2020, Pratiques Vitivinicoles, Carbonneau Alain; Torregrosa Laurent, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2ème ed., 592 p., 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VineLOGIC: Grapevine growth and development model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Godwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25919/5eb3536b6a8a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ajgw/2589909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesp&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2025.64.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05205378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Violet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Wilhelm de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie T. Berhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ojeda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07289-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.108774" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruetsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1405343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04964906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jean-Marie Torregrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dournes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c08595" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy T White" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Grigg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Westra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7498" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Knowling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Walker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5485" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Blackmore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clingeleffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31285/agro.26.1124" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Rogiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.5512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03458388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab469" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.7167" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja &#352;uklje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antalick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zeyu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4615" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4842" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bree Bennett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Ostendorf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103209" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeyu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3620" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.4498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ristic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2313" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leporatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gharibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Fraga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2431" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cooley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00283" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088844" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qpdn-jp02" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00664047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bappel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903349057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goz&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25DV0SDT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl085" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch038" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05498004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pardon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mallent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04574750v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ithurralde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desperrieres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122665v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilhelm" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dournes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122684v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barnett" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123423v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122519v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Knowling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bennett" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostendorf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Walker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123434v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122492v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122472v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Schmidtke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blackman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122417v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caffara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pazos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guaus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leporatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharibi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134560v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122382v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ristic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134567v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estival" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peyrot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739037v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268611v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Cooley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Clingeleffer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Walker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Blackmore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ress&#233;guier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidici" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86166" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136247v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Godwin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. White" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Sommer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Goodwin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25919/5eb3536b6a8a8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ajgw/2589909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesp&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2025.64.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05205378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Violet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Wilhelm de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie T. Berhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ojeda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07289-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.108774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruetsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1405343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04964906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jean-Marie Torregrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dournes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c08595" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy T White" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Grigg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Westra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7498" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Knowling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Walker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5485" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Blackmore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clingeleffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31285/agro.26.1124" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Rogiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.5512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03458388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab469" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.7167" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja &#352;uklje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antalick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zeyu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4615" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4842" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bree Bennett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Ostendorf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeyu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.4498" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3620" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ristic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2313" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leporatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gharibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Fraga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2431" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cooley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qpdn-jp02" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00664047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bappel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903349057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goz&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25DV0SDT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl085" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch038" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05498004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pardon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mallent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04574750v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ithurralde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desperrieres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122665v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilhelm" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dournes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122684v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barnett" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123423v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122519v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Knowling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bennett" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostendorf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Walker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123434v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Schmidtke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blackman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122417v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caffara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pazos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guaus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leporatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharibi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134560v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122382v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ristic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134567v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estival" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peyrot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739037v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268611v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Cooley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Clingeleffer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Walker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Blackmore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ress&#233;guier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidici" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86166" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136247v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Godwin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. White" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Sommer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Goodwin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25919/5eb3536b6a8a8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>