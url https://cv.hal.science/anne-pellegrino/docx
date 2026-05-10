--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne PELLEGRINO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Growth and Sugar Loading During Ripening Are Differentially Impacted by Environment X Management Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.589909. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ajgw/2589909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine, Berry and Soil Indicators to Manage Minimal Irrigation Strategy in Semi-Arid Conditions: Example of Grenache Noir (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2025.64.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ethanol to reduce grapevine transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quinquiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.8445. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the interactions between leaf water, nitrogen, carbon status, and photosynthesis using high throughput phenotyping and statistical models: A study of fungi tolerant grapevine varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9310. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short light/dark cycles favour photosynthetic efficiency and growth in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gómez Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9274. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LowSugarBerry trait phenotyped at single fruit and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie T. Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.236. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07289-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon trade-offs in the fruits of fungus-tolerant Muscadinia × Vitis hybrids exposed to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108774. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.108774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Péruzzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to combine soil and plant indicators to manage nitrogen fertilisation in vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e40099. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysan Vigneron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation de la vigne : une nécessité dans certains terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially modulates leaf photosynthesis and transpiration of fungus-tolerant Muscadinia x Vitis hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pastenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1405343. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1405343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fungus-Resistant Grapevine Vitis and V. vinifera L. × M. rotundifolia Derivative Hybrids Display a Drought-Independent Response in Thiol Precursor Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.1855-1863. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c08595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing crop model data assimilation for improved on-farm situational awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy T White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 338, pp.109502. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How soil and climate variability within a vineyard can affect the heterogeneity of grapevine vigour and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.297-313. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.3.7498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la contrainte hydrique sur l’accumulation des précurseurs de thiols dans les raisins de variétés tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized water production relations through process-based modeling: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everard Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.108225. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long-term acclimation to water status at leaf and plant level of fungus-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1267429. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille tardive de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of site-specific management to optimise &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. (cv. Tannat) production in a vineyard with high heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.397-412. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for determining budburst date in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deidre Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillonite content is an influential soil parameter of grapevine development and yield in South Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrociencia Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.1124. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31285/agro.26.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine winter buds and pruning in consideration of sap flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.5512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the pluriannual dynamics of grapevine growth responses to nitrogen supply using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1385-1401. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy in Changing Climates, Practical Winery and Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappels sur la vigne et le déficit hydrique. Quels leviers au vignoble à courts et moyens termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vigneron Champenois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late pruning of the vine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry shrivelling, water loss and cell death: an increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of vine water deficit. What levers for the vineyard in the short and medium term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des besoins en eau d’un vignoble à partir de l’évapotranspiration de référence et raisonnement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évapotranspiration pour bien ajuster l’irrigation de son vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitisphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la tolérance à la sécheresse des nouvelles variétés résistantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between data and decisions: A review of process-based models for viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bree Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.103209. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Shrivelling, Water Loss and Cell Death: Increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy and Shoot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry primary and secondary metabolites in response to sunlight and temperature in the grapevine fruit zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.4498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine leaf water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry fresh mass, seed number and sugar concentration on grapevine clusters of Shiraz. Discussion of potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine and Viticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of temperature on grapevine latent bud development and fruitfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model for studies in grapevine physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (05), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en série des échanges gazeux à l'échelle plante entière de plantes cultivées en pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transcriptomic regulation of berry development more important at night than during the day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices impact vine carbohydrate status to a greater extent than vine productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (283), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qpdn-jp02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the microvine development under 100 % LED (light emitting diodes) illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of sugarcane fields and recommendations for yield forecast using NDVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (20), pp.5391-5407. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903349057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00664047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based diagnosis tool to evaluate the water stress experienced by grapevine in field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch development controls leaf area dynamics in grapevine (Vitis vinifera) growing in drying soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simple indicator of water stress in grapevine (Vitis vinifera L.) based on the differential sensitivities of vegetative growth components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development in grapevine (Vitis vinifera) is affected by the modular branching pattern of the stem and intra- and Iinter-shoot trophic competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Water and Nitrogen Dynamics Under Cover Crops in Mediterranean Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, France. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursors level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature delays malate breakdown from sugar accumulation in ripening berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISGPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of (micro)vine plants is decreased under elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Mallent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts on the development of the grape without dramatically changing the levels in thiol precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Viticulture &amp; Enology Society - IVES, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disease-resistant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone as a tool for deficit irrigation management in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus disease-tolerant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying grapevine budbreak and/or phenological stages is not just a matter of pruning dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ithurralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desperrieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus-resistant grapevine varieties display high and drought-independent thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel aromatique de type thiol de variétés résistantes : Influence du stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal thiols: from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially impacts the performances and the accumulation of grape metabolites of new varieties tolerant to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau. Quelques rappels utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRL Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing water production functions through biophysical simulation: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le déroulé aromatique de la maturation des cépages à raisins blancs. Rôle potentiel de l’état hydrique de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champagne Nicolas Feuillate Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et le Climat : Brève discussion autour du fonctionnement physiologique des cépages (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viteff 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around grapevine fruit zone microclimate and possible consequences on berry primary and secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merano Wine Festival 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine fertility: A short presentation on yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42 SASEV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry development: Understanding environmental and cultural impacts on berry weight loss and shriveling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drylands, Deserts &amp; Desertification International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grapevine berry development and ripening: dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qilu international forum on precision viticulture and enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Qilu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterising Beer’s law for potted young grapevines using a functional-structural-plant-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Precision Agriculture (ECPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroTic, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OenoOne-Giesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Internationales du Rosé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et des minéraux chez la vigne (Vitis vinifera L.). Discussion sur quelques principes physiologiques – Vinitech-Rivulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salon Mondial Vitivinicole, Arboricole et Maraicher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry sugar concentration on grapevine's clusters (Vitis vinifera L.). Discussion on potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine fruitfulness response to elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and minerals management. A discussion about some principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nitrogen fertilisation amount and timing on grapevine nitrogen and carbon status in high yielding vineyards of south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Petrolina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a biological model to boost grapevine research in physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congresso mundial da vinha e do vinho OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bento Gonçalvez, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of the grapevine berry transcriptome by temperature is dependant on the circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viticulture et stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine provides new perspectives for research on berry physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: an ecophysiological model for grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology and berry development of deficit irrigated 'Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Blackmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Aug 2006, Milura, Australia. pp.529-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Taille de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guidici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit précis Vigne et vin. Tome 1. Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole Eds, 2022, Vigne et vin, 285557823X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Sources et système &amp;quot;plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.67-233, 2020, Pratiques Vitivinicoles, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microvine: A Versatile Plant Model to Boost Grapevine Studies in Physiology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grape and Wine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.86166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.375-513, 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et système « plante entière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 3ème ed., 712 p., 2020, Pratiques Vitivinicoles, Carbonneau Alain; Torregrosa Laurent, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2ème ed., 592 p., 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VineLOGIC: Grapevine growth and development model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Godwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25919/5eb3536b6a8a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne PELLEGRINO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Growth and Sugar Loading During Ripening Are Differentially Impacted by Environment X Management Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.589909. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/ajgw/2589909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine, Berry and Soil Indicators to Manage Minimal Irrigation Strategy in Semi-Arid Conditions: Example of Grenache Noir (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2025.64.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ethanol to reduce grapevine transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quinquiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Yobregat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), pp.8445. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the interactions between leaf water, nitrogen, carbon status, and photosynthesis using high throughput phenotyping and statistical models: A study of fungi tolerant grapevine varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9310. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short light/dark cycles favour photosynthetic efficiency and growth in grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Gómez Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kändler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9274. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LowSugarBerry trait phenotyped at single fruit and population levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dargie T. Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.236. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-025-07289-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon trade-offs in the fruits of fungus-tolerant Muscadinia × Vitis hybrids exposed to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.108774. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.108774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Péruzzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to combine soil and plant indicators to manage nitrogen fertilisation in vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (21), pp.e40099. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation de la vigne : une nécessité dans certains terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lespès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes et vergers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially modulates leaf photosynthesis and transpiration of fungus-tolerant Muscadinia x Vitis hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Pastenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1405343. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1405343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et l’eau. Éléments de réflexion sur la physiologie vigne-raisin face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paysan Vigneron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taille tardive de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fungus-Resistant Grapevine Vitis and V. vinifera L. × M. rotundifolia Derivative Hybrids Display a Drought-Independent Response in Thiol Precursor Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.1855-1863. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c08595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operationalizing crop model data assimilation for improved on-farm situational awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy T White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Grigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 338, pp.109502. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How soil and climate variability within a vineyard can affect the heterogeneity of grapevine vigour and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.297-313. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.3.7498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la contrainte hydrique sur l’accumulation des précurseurs de thiols dans les raisins de variétés tolérantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized water production relations through process-based modeling: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everard Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.108225. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long-term acclimation to water status at leaf and plant level of fungus-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.203-218. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low carbon balance triggers Microvine inflorescence abscission at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.1267429. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fhort.2023.1267429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of site-specific management to optimise &amp;lt;i&amp;gt;Vitis vinifera&amp;lt;/i&amp;gt; L. (cv. Tannat) production in a vineyard with high heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.397-412. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for determining budburst date in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deidre Blackmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillonite content is an influential soil parameter of grapevine development and yield in South Uruguay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Gaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrociencia Uruguay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.1124. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31285/agro.26.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine winter buds and pruning in consideration of sap flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.5512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the pluriannual dynamics of grapevine growth responses to nitrogen supply using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (5), pp.1385-1401. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03458388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy in Changing Climates, Practical Winery and Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappels sur la vigne et le déficit hydrique. Quels leviers au vignoble à courts et moyens termes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vigneron Champenois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late pruning of the vine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2022.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Berry Shrivelling, Water Loss and Cell Death: Increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine Business Monthly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry shrivelling, water loss and cell death: an increasing challenge for growers in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zeyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of vine water deficit. What levers for the vineyard in the short and medium term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des besoins en eau d’un vignoble à partir de l’évapotranspiration de référence et raisonnement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between data and decisions: A review of process-based models for viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bree Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.103209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des leviers pour économiser l’eau dans les vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (S), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la tolérance à la sécheresse des nouvelles variétés résistantes aux maladies fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 S, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évapotranspiration pour bien ajuster l’irrigation de son vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitisphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine Latent Bud Dormancy and Shoot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A few words on grapevine leaf water potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.3620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berry primary and secondary metabolites in response to sunlight and temperature in the grapevine fruit zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2020.4498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry fresh mass, seed number and sugar concentration on grapevine clusters of Shiraz. Discussion of potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine and Viticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (2), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model to study the effect of temperature on grapevine latent bud development and fruitfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.393-407. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (2), pp.289-306. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.2.2431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a model for studies in grapevine physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.3.2409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: A New Model to Study Grapevine Growth and Developmental Patterns and their Responses to Elevated Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5344/ajev.2017.16066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental, molecular and genetic studies on grapevine response to temperature open breeding strategies for adaptation to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (05), pp.07-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures en série des échanges gazeux à l'échelle plante entière de plantes cultivées en pot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable QTLs for vegetative and reproductive traits in the microvine ([i]Vitis vinifera L.[/i]) using the 18 K Infinium chip.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Foria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, 19 p. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-015-0588-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194174v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transcriptomic regulation of berry development more important at night than during the day?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0088844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management practices impact vine carbohydrate status to a greater extent than vine productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Walker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (283), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/qpdn-jp02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tisseyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observations of the microvine development under 100 % LED (light emitting diodes) illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of sugarcane fields and recommendations for yield forecast using NDVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Todoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (20), pp.5391-5407. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903349057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00664047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based diagnosis tool to evaluate the water stress experienced by grapevine in field sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.49-59. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch development controls leaf area dynamics in grapevine (Vitis vinifera) growing in drying soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (1), pp.175-185. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a simple indicator of water stress in grapevine (Vitis vinifera L.) based on the differential sensitivities of vegetative growth components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (3), pp.306-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot development in grapevine (Vitis vinifera) is affected by the modular branching pattern of the stem and intra- and Iinter-shoot trophic competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mch038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Water and Nitrogen Dynamics Under Cover Crops in Mediterranean Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Violet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Serena, France. , InterDrought VIII: Global Interdisciplinary Perspectives, Breeding Strategies and Experimental Approaches to Resilient Cropping Systems, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of grape metabolites is differently impacted by water deficit at the berry and plant levels in new fungus disease-tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursors level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine adaptation to climate warning: new ways to breed varieties better adapted to elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. INRA, 63 p., 2016, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis & VDQA programs open new breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield reduction under high temperature is paired with a low carbon status in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature delays malate breakdown from sugar accumulation in ripening berries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezth Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ISGPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carbon balance of (micro)vine plants is decreased under elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Mallent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bediee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying grapevine budbreak and/or phenological stages is not just a matter of pruning dates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ithurralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desperrieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts on the development of the grape without dramatically changing the levels in thiol precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jean-Marie Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Viticulture &amp; Enology Society - IVES, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New disease-resistant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit impacts grape development without dramatically changing thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone as a tool for deficit irrigation management in Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Ferrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIESCO, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus disease-tolerant grapevine varieties response to drought under a semi-arid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit differentially impacts the performances and the accumulation of grape metabolites of new varieties tolerant to fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Wilhelm de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mouls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fungus-resistant grapevine varieties display high and drought-independent thiol precursor levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Vino Analytica Scientia 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Neustadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du potentiel aromatique de type thiol de variétés résistantes : Influence du stress hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journée Scientifique de la Vigne et du Vin - JSVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal thiols: from vine to wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau. Quelques rappels utiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRL Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing water production functions through biophysical simulation: A viticulture example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Knowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Westra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ostendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur le déroulé aromatique de la maturation des cépages à raisins blancs. Rôle potentiel de l’état hydrique de la vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champagne Nicolas Feuillate Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vigne et le Climat : Brève discussion autour du fonctionnement physiologique des cépages (Vitis vinifera L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viteff 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion around grapevine fruit zone microclimate and possible consequences on berry primary and secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Antalick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merano Wine Festival 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine berry development: Understanding environmental and cultural impacts on berry weight loss and shriveling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drylands, Deserts &amp; Desertification International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine fertility: A short presentation on yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42 SASEV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing grapevine berry development and ripening: dream or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Šuklje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh Schmidtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Blackman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qilu international forum on precision viticulture and enology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Qilu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterising Beer’s law for potted young grapevines using a functional-structural-plant-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pazos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Precision Agriculture (ECPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroTic, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual responses of grapevine yield components and carbon status to nitrogen supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vrignon-Brenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leporatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gharibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OenoOne-Giesco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne et l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Rencontres Internationales du Rosé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection de nouvelles variétés mieux adaptées aux changements climatiques en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Rencontres Scientifiques sur les changements climatiques en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New physiological and genetic approaches to breed grapevines challenging climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezk Shahood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the international plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et des minéraux chez la vigne (Vitis vinifera L.). Discussion sur quelques principes physiologiques – Vinitech-Rivulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le salon Mondial Vitivinicole, Arboricole et Maraicher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of berry sugar concentration on grapevine's clusters (Vitis vinifera L.). Discussion on potential consequences for sampling to monitor vineyard ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine fruitfulness response to elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth Organic Grape Wine Festival in Hexi Corridor of china, Wuwei region of Gansu, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuwei, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and minerals management. A discussion about some principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dionysud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Béziers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nitrogen fertilisation amount and timing on grapevine nitrogen and carbon status in high yielding vineyards of south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duravitis opens breeding strategies for grapevine facing T° rises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature impacts on grapevine physiology and development at both plant and organ levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine physiology and development responses to warm temperatures sensed on the entire plant or on individual bunches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is failure of reproductive development under water or heat stress due to C shortage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine and climate warming: Duravitis program opens new breeding strategies for temperature adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bigard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. ISTW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Petrolina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine, a biological model to boost grapevine research in physiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congresso mundial da vinha e do vinho OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bento Gonçalvez, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulation of the grapevine berry transcriptome by temperature is dependant on the circadian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Farnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental, molecular & genetic bases of grapevine adaptation to thermal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcântara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ANR "Faire face aux changements climatiques - Les apports de la recherche collaborative sur projets"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of plant carbon status in yield components responses to elevated temperatures in microvine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The night transcriptome of grapevine berries reveals new insights in developmental pattern and heat stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary T. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'état hydrique dans la plante et réponses physiologiques de la vigne à la contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viticulture et stress hydrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microvine provides new perspectives for research on berry physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratthaphon Chatbanyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvine: an ecophysiological model for grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Nehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Symposium GiESCO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération (GIESCO). FRA., Jul 2013, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenology and berry development of deficit irrigated 'Cabernet Sauvignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Clingeleffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Blackmore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Aug 2006, Milura, Australia. pp.529-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 : Taille de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rességuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guidici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simonit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit précis Vigne et vin. Tome 1. Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole Eds, 2022, Vigne et vin, 285557823X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Sources et système &amp;quot;plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.67-233, 2020, Pratiques Vitivinicoles, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Microvine: A Versatile Plant Model to Boost Grapevine Studies in Physiology and Genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Grape and Wine Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.86166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème ed., Dunod, pp.375-513, 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et système « plante entière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement des techniques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ojeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de la vigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., Dunod, 573 p., 2015, 978-2-10-072669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of genetics tools for the selection of grapevine wine cultivars adapted to warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rienth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Luchaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Alcantara Novelli Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lecourieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 3ème ed., 712 p., 2020, Pratiques Vitivinicoles, Carbonneau Alain; Torregrosa Laurent, 9782100798575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de la vigne : physiologie, terroir, culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Deloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2ème ed., 592 p., 2015, 9782100726691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VineLOGIC: Grapevine growth and development model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Godwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J.G. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25919/5eb3536b6a8a8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ajgw/2589909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesp&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2025.64.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05205378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Violet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Wilhelm de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie T. Berhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ojeda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07289-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.108774" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruetsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1405343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04964906v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jean-Marie Torregrosa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dournes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c08595" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy T White" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Grigg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Westra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7498" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Knowling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Walker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108225" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5485" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Blackmore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clingeleffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31285/agro.26.1124" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Rogiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.5512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03458388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab469" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.7167" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja &#352;uklje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antalick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zeyu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4615" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404343v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4842" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332126v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bree Bennett" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Ostendorf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103209" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeyu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.4498" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3620" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ristic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2313" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leporatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gharibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Fraga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2431" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cooley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qpdn-jp02" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00664047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bappel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903349057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goz&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25DV0SDT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl085" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch038" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05498004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pardon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677611v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mallent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04574750v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588624v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ithurralde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desperrieres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122665v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilhelm" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dournes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122737v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122684v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barnett" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123423v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122519v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Knowling" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bennett" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostendorf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Walker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123434v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123416v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123455v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122492v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Schmidtke" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blackman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122417v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caffara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pazos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guaus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leporatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharibi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134529v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134560v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122382v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ristic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134567v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733778v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estival" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peyrot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269224v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739037v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268612v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268611v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Cooley" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Clingeleffer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Walker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Blackmore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ress&#233;guier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidici" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86166" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800450v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136247v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Godwin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. White" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Sommer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Goodwin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25919/5eb3536b6a8a8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518994v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereyra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Ferrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ajgw/2589909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesp&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2025.64.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobregat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05205378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Violet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rolland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G&#243;mez Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana K&#228;ndler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Wilhelm de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie T. Berhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ojeda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-025-07289-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04964906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.108774" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caboulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ruetsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demarle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963801v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pastenes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1405343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jean-Marie Torregrosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dournes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c08595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Knowling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy T White" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Grigg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Collins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Westra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7498" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Knowling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Walker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luchaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fhort.2023.1267429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Gaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5485" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Blackmore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Clingeleffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4751" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31285/agro.26.1124" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Rogiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.5512" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03458388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab469" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2022.7167" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja &#352;uklje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antalick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zeyu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03406035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zeyu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4615" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404343v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4842" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bree Bennett" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Ostendorf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103209" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prieto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3420" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136129v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3620" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04135184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.4498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136334v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ristic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Houel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2313" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619795v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leporatti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gharibi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Fraga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.2.2431" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.3.2409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602636v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Nehe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthaphon Chatbanyong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2017.16066" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1587" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bediee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dambreville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194174v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Foria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0588-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary T. Kelly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cooley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00283" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qpdn-jp02" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268200v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00664047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bappel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todoroff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903349057" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goz&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25DV0SDT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657126v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl085" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681527v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecoeur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mch038" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05498004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pardon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793305v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezth Shahood" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Brillouet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mallent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588624v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ithurralde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desperrieres" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574911v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677603v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588645v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04574750v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122648v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roland" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mouls" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barnett" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roland" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wilhelm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrosa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dournes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ojeda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122684v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufourcq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122519v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Knowling" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bennett" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostendorf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Walker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123434v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123416v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123455v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122492v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaume" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Schmidtke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Blackman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caffara" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pazos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guaus" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrignon-Brenas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leporatti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharibi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134529v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134545v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. This" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doligez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857673v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezk Shahood" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134560v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122382v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ristic" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122367v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara Novelli Dias" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luchaire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134567v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733778v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estival" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peyrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796963v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801795v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742450v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oury" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743233v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800661v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800070v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alcantara" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269224v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Farnos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Alc&#226;ntara Novelli Dias" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506406v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601505v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268612v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Ageorges" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754919v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Cooley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Clingeleffer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Walker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Blackmore" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134891v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ress&#233;guier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guidici" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134723v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04134850v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.86166" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134840v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800450v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269101v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518994v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860499v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154373v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04136247v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Walker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Godwin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.G. White" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Sommer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Goodwin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25919/5eb3536b6a8a8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>