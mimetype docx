--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -375,519 +375,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouncing transitions on microtextured materials</w:t>
+                <w:t xml:space="preserve">Replication of photonic crystals by soft ultraviolet-nanoimprint lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Reyssat</w:t>
+                <w:t xml:space="preserve">Michele Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (2), pp.306-312. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10523-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2159544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386495v1</w:t>
+                <w:t xml:space="preserve">hal-01801475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of photonic crystals by soft ultraviolet-nanoimprint lithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of SOI photonic crystal slabs by soft UV-nanoimprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Belotti</w:t>
+                <w:t xml:space="preserve">Emmanuel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremi Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yong Chen</w:t>
+                <w:t xml:space="preserve">Dario Gerace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83 (4-9), pp.1773 - 1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2159544⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801475v1</w:t>
+                <w:t xml:space="preserve">hal-01801472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of SOI photonic crystal slabs by soft UV-nanoimprint lithography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouncing transitions on microtextured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mathilde Reyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Gerace</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2005.12.025⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.306-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10523-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801472v1</w:t>
+                <w:t xml:space="preserve">hal-02386495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfabricated textured surfaces for super-hydrophobicity investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Chen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 78-79, pp.100-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1102,51 +1102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10523-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Callies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.12.093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPB9WJM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cousin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Deveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384585v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velve-Casquillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pepin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Belotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Torres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;pin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2159544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gerace" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.12.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSB2V0WQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Reyssat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10523-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Callies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.12.093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MPB9WJM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>