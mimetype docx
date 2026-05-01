--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Perrin Khelissa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger les Recherches en Histoire de l'art moderne, Université Toulouse - Jean Jaurès.Co-responsable du Master Recherche en Histoire de l'art moderne et contemporain;  Membre du Conseil du Laboratoire FRAMESPA et du Bureau de la Thématique 3 &amp;quot;Création-Production&amp;quot;; Membre du Bureau du CSQ, 22e section, UT2J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et académies d'art au siècle des Lumières en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre allemand d'histoire de l'art / Université d'Heidelberg; arthistoricum.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-98501-079-0. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe intime. Essai sur notre lien aux objets précieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7355-0912-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le &amp;quot;petit&amp;quot; de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84975-430-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les progrès de l’industrie perfectionnée ». Luxe, arts décoratifs et innovation de la Révolution française au Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebeling Jörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénéchal Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2017, 978-2-8107-0483-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations. Les objets du décor au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de l'Université de Bruxelles, n° 43 (disponible sur la Digithèque de l'ULB), 2015, Etudes sur le XVIIIe siècle, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênes au XVIIIe siècle. Le décor d'un palais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHA/CTHS, pp.Non renseigné, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la décoration et de la mode au XVIIIe siècle : une histoire de transmissions&amp;quot;, dossier d'Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver les sources d'archives sur les écoles de dessin et les académies d'art en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académies et écoles d'art : typologie et chronologie des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement & Elegance. Early Nineteenth-Century Royal Porcelain from the Twinight Collection, New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wittwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le rêve, le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Alain Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition virtuelle sur les académies d'art et leurs réseaux dans la France préindustrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire -Façons de (re)faire le passé. Objets malmenés, objets disséminés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS; UMR Héritages; INHA; UT2J, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et enjeux d'une exposition virtuelle : l'exemple de &amp;quot;Portes ouvertes de 9 à 90 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire &amp; Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framespa, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participez à la vie des académies d'art ! Retour d'expérience sur le montage d'une exposition virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art - Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA; CIHA, May 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire FRAMESPA, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numérisées et autres ressources en accès libre du programme de recherche ACA-RES : méthodes et apports historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - L'histoire de l'art à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire In VISU; LAHRHA, UMR 5190, Mar 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - L'art de l'Ancien Régime : sortir du Rang / Die Kunst des Ancien Régime: jenseits des Kanons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre allemand d'histoire de l'art Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux en histoire de l'art, historiographie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« COMPRENDRE LES MONDES SOCIAUX -2018 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les femmes et l’art. Parcours et voix de créatrices, mécènes et galeristes », dossier spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">arthistoricum.net. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de l'Ancien Régime : sortir du rang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Universität Heidelberg, pp.211-227, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.880.c14878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie, entre fantasme et réalité à l’école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Actes des journées d'étude, 9-10 novembre 2017, Toulouse, Maison de la Recherche UT2J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://acares.hypotheses.org/files/2018/05/perrin-khelissa-2018.pdf, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Brefs historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «petit»: un concept opératoire pour penser l'art et son récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.6-15, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menace sur le &amp;quot;grand&amp;quot; art. Le peuple des magots et des statuettes en porcelaine au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-98, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grand» artistes au service des arts «mineurs», ou comment Jean-Jacques Bachelier modifie le rapport entre les artistes de l'Académie royale de peinture et de sculpture et les manufactures somptuaires (avec Jean-Baptiste Oudry en contre-exemple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aziza Gril-Mariotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artiste et l’objet, La création dans les arts décoratifs (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7535-6630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’objet d’agrément à l’objet d’art. Légitimer les manufactures d’État sous la Révolution (Sèvres, Gobelins, Savonnerie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Alain Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe - Production, exposition et circulation des objets précieux du Moyen-Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.159-168, 2015, 979-10-92054-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en corrélation des arts et des savoirs: introduction à l'étude des intérieurs domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations: Les objets du décor au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, 2015, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du relief au cœur des rapports entre l’estampe et l’objet décoratif au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Decrossas et Lucie Fléjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornements XVe-XIXe siècles. Chefs-d’œuvre de la Bibliothèque de l’INHA, collections Jacques Doucet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-259, 2014, 979-1092054378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour Leloy, dessinateur d’ornement et de formes à la manufacture de Sèvres entre 1818 et 1844 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoinette Faÿ-Hallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vases de Sèvres, XVIIIe - XXIe siècles: éloge de la virtuosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.148-154, 2014, 2878441796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la connaissance de la peinture. Jean-Baptiste Oudry, son enseignement académique et le Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pichet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de l’Académie royale de peinture et de sculpture : archéologie d’une institution, actes du colloque de Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.195-217, 2014, 2705689621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment orne-t-on la sculpture en biscuit de Vincennes-Sèvres au XVIIIe siècle ? Figures en porcelaine ; ornements en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Dekoninck et Caroline Heering. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’ornements (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.221-231, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocrazia genovese e mercato di lusso a Parigi e a Lione nei secoli XVII e XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Sénéchal; Piero Boccardo; Clario di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genova e la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amilcare Pizzi, pp.190-203, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lieux de vie et lieux d’images : une autre histoire occidentale de l’espace domestique », avec Gil Bartholeyns, Manuel Charpy, Pierre-Olivier Dittmar, Magali Nachtergael et Stéphanie Wyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un creuset artistique et patrimonial à redécouvrir : les collections des écoles de dessin et des académies d’art du xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des écoles d’art académiques aux écoles d’art : des collections et des lieux, un patrimoine à valoriser, 43, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.28557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de vie, lieux d’images : une autre histoire occidentale de l’espace domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les sens prennent vie… Des liens possibles entre cinéma et histoire du décorum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29-2, p. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme des Stuart s’expose à Londres. Per Rumberg/Desmond Shawe-Taylor (Hg.), Charles I: King and Collector. Cat. exp. Londres, Royal Academy of Arts ; Rufus Bird/Martin Clayton (Hg.), Charles II: Art & Power. Cat. exp. Londres, The Queen’s Gallery, Buckingham Palace, comptes rendus des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunstchronik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau en histoire de l’art : jalons et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les pays nordiques, 2019–1, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Academies in the Age of Enlightenment: An Interdisciplinary Research Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal18 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hommage de Fermel’huis à Élisabeth-Sophie Chéron (1712). Le premier éloge académique dédié à une femme artiste en France : un événement historiographique resté sans suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (204), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rda.204.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Jean-Philippe Garric (dir.), Charles Percier (1764-1838): architecture et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES. L'histoire de l'art au cœur des réseaux interdisciplinaires. Un programme de recherche sur les institutions académiques et leur rôle dans la France des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : James-Sarazin, Ariane, Hyacinthe Rigaud. Le catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Préaud, Tamara - Scherf, Guilhem (dir.), La manufacture des Lumières. La sculpture à Sèvres de Louis XV à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tenir boutique à Paris au XVIIIe siècle. Luxe et demi-luxe, Natacha Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mercato dei quadri a Roma nel diciottesimo secolo. Compte rendu de l'ouvrage de Paolo Cohen (Florence, Leo Olschki, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Francesco Spinola (1746-1824) and the Decoration of the Spinola Palace in Pellicceria. Palace Furnishings of the Genœse Aristocracy between Accepted Permanence and Modest Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Kunstgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.237-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de peinture de Donat Nonnotte, ancien élève de François Le Moyne. Discours prononcés à l'Académie de Lyon entre 1754 et 1779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Académie des sciences, belles-lettres et arts de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4e série), pp.221-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et société à Naples, XVe-XVIIIe siècles. Commandes, collections, marchés. Compte rendu de l'ouvrage de Gérard Labrot, (Seyssel, Champ Vallon, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière de Jean Charles François Leloy à la Manufacture de Sèvres entre 1818 et 1844. Réflexions sur le métier de dessinateur industriel dans la première moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres, une histoire céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoforo Spinola, un aristocrate génois à Paris de la fin du règne de Louis XV à la République. Relations artistiques, diplomatie et brassage d'affaires entre Gênes et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Victoire Jacquotot (1772-1855), peintre sur porcelaine. Compte rendu de la monographie d'Anne Lajoix (Paris, Société de l'histoire de l'art français, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présents et achats de porcelaines de Sèvres pour les Spinola ou comment les étrangers se fournissent à la Manufacture à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleone e il Piemonte. Capolavori ritrovati. Compte rendu du catalogue d'exposition (Savigliano, L'Artistica Editrice, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Piccaluga, un agent génois à Paris. Négoce d'argent et de marchandises de luxe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Età di Rubens. Dimore, committenti e collezionisti genovesi. Compte rendu du catalogue d'exposition (Milan, Skira, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouer des liens entre arts, belles-lettres et sciences : entre interaction et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACA-RES, 2019, Les papiers d'ACA-RES, Actes des journées d'étude, 29-30 novembre 2018, Rouen, Hôtel des Sociétés Savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des artistes, dynamique des institutions : dessiner la cartographie des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées d’étude Académies d'art et Mondes Sociaux (1740-1805)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder les institutions artistiques : l’individu, la communauté et leurs réseaux en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académies d'art et mondes sociaux (1740-1805). Fonder les institutions artistiques: l’individu, la communauté et leurs réseaux en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u97u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://sms.hypotheses.org/9427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Perrin Khelissa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger les Recherches en Histoire de l'art moderne, Université Toulouse - Jean Jaurès.Co-responsable du Master Recherche en Histoire de l'art moderne et contemporain;  Membre du Conseil du Laboratoire FRAMESPA et du Bureau de la Thématique 3 &amp;quot;Création-Production&amp;quot;; Membre du Bureau du CSQ, 22e section, UT2J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et académies d'art au siècle des Lumières en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre allemand d'histoire de l'art / Université d'Heidelberg; arthistoricum.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-98501-079-0. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe intime. Essai sur notre lien aux objets précieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7355-0912-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le &amp;quot;petit&amp;quot; de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84975-430-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les progrès de l’industrie perfectionnée ». Luxe, arts décoratifs et innovation de la Révolution française au Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebeling Jörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénéchal Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2017, 978-2-8107-0483-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations. Les objets du décor au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de l'Université de Bruxelles, n° 43 (disponible sur la Digithèque de l'ULB), 2015, Etudes sur le XVIIIe siècle, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênes au XVIIIe siècle. Le décor d'un palais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHA/CTHS, pp.Non renseigné, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la décoration et de la mode au XVIIIe siècle : une histoire de transmissions&amp;quot;, dossier d'Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver les sources d'archives sur les écoles de dessin et les académies d'art en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académies et écoles d'art : typologie et chronologie des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement & Elegance. Early Nineteenth-Century Royal Porcelain from the Twinight Collection, New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wittwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le rêve, le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Alain Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition virtuelle sur les académies d'art et leurs réseaux dans la France préindustrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire -Façons de (re)faire le passé. Objets malmenés, objets disséminés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS; UMR Héritages; INHA; UT2J, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et enjeux d'une exposition virtuelle : l'exemple de &amp;quot;Portes ouvertes de 9 à 90 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire &amp; Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framespa, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participez à la vie des académies d'art ! Retour d'expérience sur le montage d'une exposition virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art - Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA; CIHA, May 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire FRAMESPA, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numérisées et autres ressources en accès libre du programme de recherche ACA-RES : méthodes et apports historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - L'histoire de l'art à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire In VISU; LAHRHA, UMR 5190, Mar 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - L'art de l'Ancien Régime : sortir du Rang / Die Kunst des Ancien Régime: jenseits des Kanons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre allemand d'histoire de l'art Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux en histoire de l'art, historiographie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« COMPRENDRE LES MONDES SOCIAUX -2018 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les femmes et l’art. Parcours et voix de créatrices, mécènes et galeristes », dossier spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">arthistoricum.net. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de l'Ancien Régime : sortir du rang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Universität Heidelberg, pp.211-227, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.880.c14878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie, entre fantasme et réalité à l’école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Actes des journées d'étude, 9-10 novembre 2017, Toulouse, Maison de la Recherche UT2J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://acares.hypotheses.org/files/2018/05/perrin-khelissa-2018.pdf, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menace sur le &amp;quot;grand&amp;quot; art. Le peuple des magots et des statuettes en porcelaine au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-98, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «petit»: un concept opératoire pour penser l'art et son récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.6-15, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grand» artistes au service des arts «mineurs», ou comment Jean-Jacques Bachelier modifie le rapport entre les artistes de l'Académie royale de peinture et de sculpture et les manufactures somptuaires (avec Jean-Baptiste Oudry en contre-exemple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aziza Gril-Mariotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artiste et l’objet, La création dans les arts décoratifs (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7535-6630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Brefs historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’objet d’agrément à l’objet d’art. Légitimer les manufactures d’État sous la Révolution (Sèvres, Gobelins, Savonnerie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Alain Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe - Production, exposition et circulation des objets précieux du Moyen-Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.159-168, 2015, 979-10-92054-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en corrélation des arts et des savoirs: introduction à l'étude des intérieurs domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations: Les objets du décor au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, 2015, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du relief au cœur des rapports entre l’estampe et l’objet décoratif au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Decrossas et Lucie Fléjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornements XVe-XIXe siècles. Chefs-d’œuvre de la Bibliothèque de l’INHA, collections Jacques Doucet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-259, 2014, 979-1092054378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour Leloy, dessinateur d’ornement et de formes à la manufacture de Sèvres entre 1818 et 1844 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoinette Faÿ-Hallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vases de Sèvres, XVIIIe - XXIe siècles: éloge de la virtuosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.148-154, 2014, 2878441796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la connaissance de la peinture. Jean-Baptiste Oudry, son enseignement académique et le Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pichet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de l’Académie royale de peinture et de sculpture : archéologie d’une institution, actes du colloque de Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.195-217, 2014, 2705689621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment orne-t-on la sculpture en biscuit de Vincennes-Sèvres au XVIIIe siècle ? Figures en porcelaine ; ornements en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Dekoninck et Caroline Heering. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’ornements (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.221-231, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocrazia genovese e mercato di lusso a Parigi e a Lione nei secoli XVII e XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Sénéchal; Piero Boccardo; Clario di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genova e la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amilcare Pizzi, pp.190-203, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de vie, lieux d’images : une autre histoire occidentale de l’espace domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un creuset artistique et patrimonial à redécouvrir : les collections des écoles de dessin et des académies d’art du xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des écoles d’art académiques aux écoles d’art : des collections et des lieux, un patrimoine à valoriser, 43, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.28557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les sens prennent vie… Des liens possibles entre cinéma et histoire du décorum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29-2, p. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lieux de vie et lieux d’images : une autre histoire occidentale de l’espace domestique », avec Gil Bartholeyns, Manuel Charpy, Pierre-Olivier Dittmar, Magali Nachtergael et Stéphanie Wyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau en histoire de l’art : jalons et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les pays nordiques, 2019–1, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Academies in the Age of Enlightenment: An Interdisciplinary Research Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal18 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hommage de Fermel’huis à Élisabeth-Sophie Chéron (1712). Le premier éloge académique dédié à une femme artiste en France : un événement historiographique resté sans suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (204), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rda.204.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Jean-Philippe Garric (dir.), Charles Percier (1764-1838): architecture et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme des Stuart s’expose à Londres. Per Rumberg/Desmond Shawe-Taylor (Hg.), Charles I: King and Collector. Cat. exp. Londres, Royal Academy of Arts ; Rufus Bird/Martin Clayton (Hg.), Charles II: Art & Power. Cat. exp. Londres, The Queen’s Gallery, Buckingham Palace, comptes rendus des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunstchronik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : James-Sarazin, Ariane, Hyacinthe Rigaud. Le catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES. L'histoire de l'art au cœur des réseaux interdisciplinaires. Un programme de recherche sur les institutions académiques et leur rôle dans la France des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Préaud, Tamara - Scherf, Guilhem (dir.), La manufacture des Lumières. La sculpture à Sèvres de Louis XV à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tenir boutique à Paris au XVIIIe siècle. Luxe et demi-luxe, Natacha Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mercato dei quadri a Roma nel diciottesimo secolo. Compte rendu de l'ouvrage de Paolo Cohen (Florence, Leo Olschki, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de peinture de Donat Nonnotte, ancien élève de François Le Moyne. Discours prononcés à l'Académie de Lyon entre 1754 et 1779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Académie des sciences, belles-lettres et arts de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4e série), pp.221-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et société à Naples, XVe-XVIIIe siècles. Commandes, collections, marchés. Compte rendu de l'ouvrage de Gérard Labrot, (Seyssel, Champ Vallon, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Francesco Spinola (1746-1824) and the Decoration of the Spinola Palace in Pellicceria. Palace Furnishings of the Genœse Aristocracy between Accepted Permanence and Modest Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Kunstgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.237-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière de Jean Charles François Leloy à la Manufacture de Sèvres entre 1818 et 1844. Réflexions sur le métier de dessinateur industriel dans la première moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres, une histoire céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoforo Spinola, un aristocrate génois à Paris de la fin du règne de Louis XV à la République. Relations artistiques, diplomatie et brassage d'affaires entre Gênes et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Victoire Jacquotot (1772-1855), peintre sur porcelaine. Compte rendu de la monographie d'Anne Lajoix (Paris, Société de l'histoire de l'art français, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présents et achats de porcelaines de Sèvres pour les Spinola ou comment les étrangers se fournissent à la Manufacture à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleone e il Piemonte. Capolavori ritrovati. Compte rendu du catalogue d'exposition (Savigliano, L'Artistica Editrice, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Piccaluga, un agent génois à Paris. Négoce d'argent et de marchandises de luxe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Età di Rubens. Dimore, committenti e collezionisti genovesi. Compte rendu du catalogue d'exposition (Milan, Skira, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouer des liens entre arts, belles-lettres et sciences : entre interaction et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACA-RES, 2019, Les papiers d'ACA-RES, Actes des journées d'étude, 29-30 novembre 2018, Rouen, Hôtel des Sociétés Savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des artistes, dynamique des institutions : dessiner la cartographie des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées d’étude Académies d'art et Mondes Sociaux (1740-1805)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder les institutions artistiques : l’individu, la communauté et leurs réseaux en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académies d'art et mondes sociaux (1740-1805). Fonder les institutions artistiques: l’individu, la communauté et leurs réseaux en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u97u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://sms.hypotheses.org/9427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roffidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrin Khelissa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Miller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfk-paris.org/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7738#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeling J&#246;rg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;chal Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-progres-de-l-industrie~.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lichtenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wittwer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Alain Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.880.c14878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01832895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/bref-historique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/histoire-de-l-art/arts-et-histoire-de-l-art/ornements" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.24775" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.28557" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.13613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.204.0041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/actes-des-journees-detude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roffidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrin Khelissa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Miller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfk-paris.org/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7738#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeling J&#246;rg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;chal Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-progres-de-l-industrie~.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lichtenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wittwer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Alain Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.880.c14878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01832895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/bref-historique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/histoire-de-l-art/arts-et-histoire-de-l-art/ornements" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.24775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.28557" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.13613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.204.0041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/actes-des-journees-detude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>