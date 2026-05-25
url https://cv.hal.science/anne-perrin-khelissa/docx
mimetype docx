--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Perrin Khelissa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger les Recherches en Histoire de l'art moderne, Université Toulouse - Jean Jaurès.Co-responsable du Master Recherche en Histoire de l'art moderne et contemporain;  Membre du Conseil du Laboratoire FRAMESPA et du Bureau de la Thématique 3 &amp;quot;Création-Production&amp;quot;; Membre du Bureau du CSQ, 22e section, UT2J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et académies d'art au siècle des Lumières en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre allemand d'histoire de l'art / Université d'Heidelberg; arthistoricum.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-98501-079-0. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe intime. Essai sur notre lien aux objets précieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7355-0912-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le &amp;quot;petit&amp;quot; de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84975-430-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les progrès de l’industrie perfectionnée ». Luxe, arts décoratifs et innovation de la Révolution française au Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebeling Jörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénéchal Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2017, 978-2-8107-0483-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations. Les objets du décor au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de l'Université de Bruxelles, n° 43 (disponible sur la Digithèque de l'ULB), 2015, Etudes sur le XVIIIe siècle, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênes au XVIIIe siècle. Le décor d'un palais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHA/CTHS, pp.Non renseigné, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la décoration et de la mode au XVIIIe siècle : une histoire de transmissions&amp;quot;, dossier d'Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver les sources d'archives sur les écoles de dessin et les académies d'art en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académies et écoles d'art : typologie et chronologie des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement & Elegance. Early Nineteenth-Century Royal Porcelain from the Twinight Collection, New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wittwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le rêve, le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Alain Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition virtuelle sur les académies d'art et leurs réseaux dans la France préindustrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire -Façons de (re)faire le passé. Objets malmenés, objets disséminés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS; UMR Héritages; INHA; UT2J, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et enjeux d'une exposition virtuelle : l'exemple de &amp;quot;Portes ouvertes de 9 à 90 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire &amp; Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framespa, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participez à la vie des académies d'art ! Retour d'expérience sur le montage d'une exposition virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art - Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA; CIHA, May 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire FRAMESPA, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numérisées et autres ressources en accès libre du programme de recherche ACA-RES : méthodes et apports historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - L'histoire de l'art à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire In VISU; LAHRHA, UMR 5190, Mar 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - L'art de l'Ancien Régime : sortir du Rang / Die Kunst des Ancien Régime: jenseits des Kanons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre allemand d'histoire de l'art Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux en histoire de l'art, historiographie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« COMPRENDRE LES MONDES SOCIAUX -2018 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les femmes et l’art. Parcours et voix de créatrices, mécènes et galeristes », dossier spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">arthistoricum.net. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de l'Ancien Régime : sortir du rang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Universität Heidelberg, pp.211-227, 2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.880.c14878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie, entre fantasme et réalité à l’école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Actes des journées d'étude, 9-10 novembre 2017, Toulouse, Maison de la Recherche UT2J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://acares.hypotheses.org/files/2018/05/perrin-khelissa-2018.pdf, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menace sur le &amp;quot;grand&amp;quot; art. Le peuple des magots et des statuettes en porcelaine au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-98, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «petit»: un concept opératoire pour penser l'art et son récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.6-15, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grand» artistes au service des arts «mineurs», ou comment Jean-Jacques Bachelier modifie le rapport entre les artistes de l'Académie royale de peinture et de sculpture et les manufactures somptuaires (avec Jean-Baptiste Oudry en contre-exemple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aziza Gril-Mariotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artiste et l’objet, La création dans les arts décoratifs (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7535-6630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Brefs historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’objet d’agrément à l’objet d’art. Légitimer les manufactures d’État sous la Révolution (Sèvres, Gobelins, Savonnerie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Alain Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe - Production, exposition et circulation des objets précieux du Moyen-Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.159-168, 2015, 979-10-92054-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en corrélation des arts et des savoirs: introduction à l'étude des intérieurs domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations: Les objets du décor au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, 2015, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du relief au cœur des rapports entre l’estampe et l’objet décoratif au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Decrossas et Lucie Fléjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornements XVe-XIXe siècles. Chefs-d’œuvre de la Bibliothèque de l’INHA, collections Jacques Doucet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-259, 2014, 979-1092054378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour Leloy, dessinateur d’ornement et de formes à la manufacture de Sèvres entre 1818 et 1844 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoinette Faÿ-Hallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vases de Sèvres, XVIIIe - XXIe siècles: éloge de la virtuosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.148-154, 2014, 2878441796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la connaissance de la peinture. Jean-Baptiste Oudry, son enseignement académique et le Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pichet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de l’Académie royale de peinture et de sculpture : archéologie d’une institution, actes du colloque de Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.195-217, 2014, 2705689621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment orne-t-on la sculpture en biscuit de Vincennes-Sèvres au XVIIIe siècle ? Figures en porcelaine ; ornements en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Dekoninck et Caroline Heering. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’ornements (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.221-231, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocrazia genovese e mercato di lusso a Parigi e a Lione nei secoli XVII e XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Sénéchal; Piero Boccardo; Clario di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genova e la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amilcare Pizzi, pp.190-203, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de vie, lieux d’images : une autre histoire occidentale de l’espace domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un creuset artistique et patrimonial à redécouvrir : les collections des écoles de dessin et des académies d’art du xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des écoles d’art académiques aux écoles d’art : des collections et des lieux, un patrimoine à valoriser, 43, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.28557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les sens prennent vie… Des liens possibles entre cinéma et histoire du décorum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29-2, p. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lieux de vie et lieux d’images : une autre histoire occidentale de l’espace domestique », avec Gil Bartholeyns, Manuel Charpy, Pierre-Olivier Dittmar, Magali Nachtergael et Stéphanie Wyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau en histoire de l’art : jalons et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les pays nordiques, 2019–1, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Academies in the Age of Enlightenment: An Interdisciplinary Research Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal18 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hommage de Fermel’huis à Élisabeth-Sophie Chéron (1712). Le premier éloge académique dédié à une femme artiste en France : un événement historiographique resté sans suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (204), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rda.204.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Jean-Philippe Garric (dir.), Charles Percier (1764-1838): architecture et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme des Stuart s’expose à Londres. Per Rumberg/Desmond Shawe-Taylor (Hg.), Charles I: King and Collector. Cat. exp. Londres, Royal Academy of Arts ; Rufus Bird/Martin Clayton (Hg.), Charles II: Art & Power. Cat. exp. Londres, The Queen’s Gallery, Buckingham Palace, comptes rendus des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunstchronik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : James-Sarazin, Ariane, Hyacinthe Rigaud. Le catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES. L'histoire de l'art au cœur des réseaux interdisciplinaires. Un programme de recherche sur les institutions académiques et leur rôle dans la France des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Préaud, Tamara - Scherf, Guilhem (dir.), La manufacture des Lumières. La sculpture à Sèvres de Louis XV à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tenir boutique à Paris au XVIIIe siècle. Luxe et demi-luxe, Natacha Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mercato dei quadri a Roma nel diciottesimo secolo. Compte rendu de l'ouvrage de Paolo Cohen (Florence, Leo Olschki, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de peinture de Donat Nonnotte, ancien élève de François Le Moyne. Discours prononcés à l'Académie de Lyon entre 1754 et 1779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Académie des sciences, belles-lettres et arts de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4e série), pp.221-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et société à Naples, XVe-XVIIIe siècles. Commandes, collections, marchés. Compte rendu de l'ouvrage de Gérard Labrot, (Seyssel, Champ Vallon, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Francesco Spinola (1746-1824) and the Decoration of the Spinola Palace in Pellicceria. Palace Furnishings of the Genœse Aristocracy between Accepted Permanence and Modest Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Kunstgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.237-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière de Jean Charles François Leloy à la Manufacture de Sèvres entre 1818 et 1844. Réflexions sur le métier de dessinateur industriel dans la première moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres, une histoire céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoforo Spinola, un aristocrate génois à Paris de la fin du règne de Louis XV à la République. Relations artistiques, diplomatie et brassage d'affaires entre Gênes et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Victoire Jacquotot (1772-1855), peintre sur porcelaine. Compte rendu de la monographie d'Anne Lajoix (Paris, Société de l'histoire de l'art français, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présents et achats de porcelaines de Sèvres pour les Spinola ou comment les étrangers se fournissent à la Manufacture à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleone e il Piemonte. Capolavori ritrovati. Compte rendu du catalogue d'exposition (Savigliano, L'Artistica Editrice, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Piccaluga, un agent génois à Paris. Négoce d'argent et de marchandises de luxe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Età di Rubens. Dimore, committenti e collezionisti genovesi. Compte rendu du catalogue d'exposition (Milan, Skira, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouer des liens entre arts, belles-lettres et sciences : entre interaction et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACA-RES, 2019, Les papiers d'ACA-RES, Actes des journées d'étude, 29-30 novembre 2018, Rouen, Hôtel des Sociétés Savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des artistes, dynamique des institutions : dessiner la cartographie des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées d’étude Académies d'art et Mondes Sociaux (1740-1805)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder les institutions artistiques : l’individu, la communauté et leurs réseaux en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académies d'art et mondes sociaux (1740-1805). Fonder les institutions artistiques: l’individu, la communauté et leurs réseaux en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u97u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://sms.hypotheses.org/9427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Perrin Khelissa </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences Habilitée à Diriger les Recherches en Histoire de l'art moderne, Université Toulouse - Jean Jaurès.Co-responsable du Master Recherche en Histoire de l'art moderne et contemporain;  Membre du Conseil du Laboratoire FRAMESPA et du Bureau de la Thématique 3 &amp;quot;Création-Production&amp;quot;; Membre du Bureau du CSQ, 22e section, UT2J.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'avènement des &amp;quot;arts décoratifs&amp;quot;. Ecrits et réflexions (1693-1798)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols. , 2026, Théories de l'art, 978-2-503-62022-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et académies d'art au siècle des Lumières en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousteau-Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre allemand d'histoire de l'art / Université d'Heidelberg; arthistoricum.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-98501-079-0. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe intime. Essai sur notre lien aux objets précieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7355-0912-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le &amp;quot;petit&amp;quot; de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-84975-430-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les progrès de l’industrie perfectionnée ». Luxe, arts décoratifs et innovation de la Révolution française au Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebeling Jörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénéchal Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2017, 978-2-8107-0483-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations. Les objets du décor au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de l'Université de Bruxelles, n° 43 (disponible sur la Digithèque de l'ULB), 2015, Etudes sur le XVIIIe siècle, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gênes au XVIIIe siècle. Le décor d'un palais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHA/CTHS, pp.Non renseigné, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la décoration et de la mode au XVIIIe siècle : une histoire de transmissions&amp;quot;, dossier d'Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où trouver les sources d'archives sur les écoles de dessin et les académies d'art en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académies et écoles d'art : typologie et chronologie des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome VI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conférences de l'Académie royale de peinture et de sculpture, édition critique intégrale, Tome IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Lichtenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement & Elegance. Early Nineteenth-Century Royal Porcelain from the Twinight Collection, New York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wittwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comme le rêve, le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Alain Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.Non renseigné</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition virtuelle sur les académies d'art et leurs réseaux dans la France préindustrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire -Façons de (re)faire le passé. Objets malmenés, objets disséminés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERASS; UMR Héritages; INHA; UT2J, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et enjeux d'une exposition virtuelle : l'exemple de &amp;quot;Portes ouvertes de 9 à 90 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire &amp; Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framespa, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participez à la vie des académies d'art ! Retour d'expérience sur le montage d'une exposition virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival d'histoire de l'art - Fontainebleau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA; CIHA, May 2021, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire et humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire FRAMESPA, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives numérisées et autres ressources en accès libre du programme de recherche ACA-RES : méthodes et apports historiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - L'histoire de l'art à l'épreuve du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire In VISU; LAHRHA, UMR 5190, Mar 2019, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - L'art de l'Ancien Régime : sortir du Rang / Die Kunst des Ancien Régime: jenseits des Kanons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre allemand d'histoire de l'art Paris, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux en histoire de l'art, historiographie et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux - 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« COMPRENDRE LES MONDES SOCIAUX -2018 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les Mondes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les femmes et l’art. Parcours et voix de créatrices, mécènes et galeristes », dossier spécial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux des académies d'art provinciales et dynamiques des circulations au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">arthistoricum.net. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de l'Ancien Régime : sortir du rang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Universität Heidelberg, pp.211-227, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/arthistoricum.880.c14878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Italie, entre fantasme et réalité à l’école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Actes des journées d'étude, 9-10 novembre 2017, Toulouse, Maison de la Recherche UT2J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://acares.hypotheses.org/files/2018/05/perrin-khelissa-2018.pdf, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menace sur le &amp;quot;grand&amp;quot; art. Le peuple des magots et des statuettes en porcelaine au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.88-98, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «petit»: un concept opératoire pour penser l'art et son récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Galbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Perrin Khelissa et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le "petit" de l'Antiquité au premier XXe siècle. Approches textuelles et pratiques de la miniaturisation artistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.6-15, 2017, Varia, 2849754307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grand» artistes au service des arts «mineurs», ou comment Jean-Jacques Bachelier modifie le rapport entre les artistes de l'Académie royale de peinture et de sculpture et les manufactures somptuaires (avec Jean-Baptiste Oudry en contre-exemple)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aziza Gril-Mariotte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artiste et l’objet, La création dans les arts décoratifs (XVIIIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7535-6630-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école de dessin de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les papiers d'ACA-RES, Brefs historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’objet d’agrément à l’objet d’art. Légitimer les manufactures d’État sous la Révolution (Sèvres, Gobelins, Savonnerie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natacha Coquery; Alain Bonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe - Production, exposition et circulation des objets précieux du Moyen-Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.159-168, 2015, 979-10-92054-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en corrélation des arts et des savoirs: introduction à l'étude des intérieurs domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrélations: Les objets du décor au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, 2015, 978-2800415857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour Leloy, dessinateur d’ornement et de formes à la manufacture de Sèvres entre 1818 et 1844 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoinette Faÿ-Hallé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vases de Sèvres, XVIIIe - XXIe siècles: éloge de la virtuosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton, pp.148-154, 2014, 2878441796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du relief au cœur des rapports entre l’estampe et l’objet décoratif au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Decrossas et Lucie Fléjou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornements XVe-XIXe siècles. Chefs-d’œuvre de la Bibliothèque de l’INHA, collections Jacques Doucet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-259, 2014, 979-1092054378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la connaissance de la peinture. Jean-Baptiste Oudry, son enseignement académique et le Salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pichet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de l’Académie royale de peinture et de sculpture : archéologie d’une institution, actes du colloque de Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.195-217, 2014, 2705689621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment orne-t-on la sculpture en biscuit de Vincennes-Sèvres au XVIIIe siècle ? Figures en porcelaine ; ornements en bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ralph Dekoninck et Caroline Heering. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’ornements (XVe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.221-231, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocrazia genovese e mercato di lusso a Parigi e a Lione nei secoli XVII e XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Sénéchal; Piero Boccardo; Clario di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genova e la Francia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amilcare Pizzi, pp.190-203, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de vie, lieux d’images : une autre histoire occidentale de l’espace domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bartholeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Charpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dittmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Nachtergael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un creuset artistique et patrimonial à redécouvrir : les collections des écoles de dessin et des académies d’art du xviiie siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des écoles d’art académiques aux écoles d’art : des collections et des lieux, un patrimoine à valoriser, 43, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.28557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand les sens prennent vie… Des liens possibles entre cinéma et histoire du décorum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29-2, p. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lieux de vie et lieux d’images : une autre histoire occidentale de l’espace domestique », avec Gil Bartholeyns, Manuel Charpy, Pierre-Olivier Dittmar, Magali Nachtergael et Stéphanie Wyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.43-66. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.24775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de réseau en histoire de l’art : jalons et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les pays nordiques, 2019–1, pp.241-262. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/perspective.13613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Academies in the Age of Enlightenment: An Interdisciplinary Research Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal18 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hommage de Fermel’huis à Élisabeth-Sophie Chéron (1712). Le premier éloge académique dédié à une femme artiste en France : un événement historiographique resté sans suite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (204), pp.41-49. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rda.204.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Jean-Philippe Garric (dir.), Charles Percier (1764-1838): architecture et design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cosmopolitisme des Stuart s’expose à Londres. Per Rumberg/Desmond Shawe-Taylor (Hg.), Charles I: King and Collector. Cat. exp. Londres, Royal Academy of Arts ; Rufus Bird/Martin Clayton (Hg.), Charles II: Art & Power. Cat. exp. Londres, The Queen’s Gallery, Buckingham Palace, comptes rendus des ouvrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunstchronik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : James-Sarazin, Ariane, Hyacinthe Rigaud. Le catalogue raisonné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES. L'histoire de l'art au cœur des réseaux interdisciplinaires. Un programme de recherche sur les institutions académiques et leur rôle dans la France des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Préaud, Tamara - Scherf, Guilhem (dir.), La manufacture des Lumières. La sculpture à Sèvres de Louis XV à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Tenir boutique à Paris au XVIIIe siècle. Luxe et demi-luxe, Natacha Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.151-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il mercato dei quadri a Roma nel diciottesimo secolo. Compte rendu de l'ouvrage de Paolo Cohen (Florence, Leo Olschki, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traité de peinture de Donat Nonnotte, ancien élève de François Le Moyne. Discours prononcés à l'Académie de Lyon entre 1754 et 1779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Académie des sciences, belles-lettres et arts de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4e série), pp.221-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peinture et société à Naples, XVe-XVIIIe siècles. Commandes, collections, marchés. Compte rendu de l'ouvrage de Gérard Labrot, (Seyssel, Champ Vallon, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Francesco Spinola (1746-1824) and the Decoration of the Spinola Palace in Pellicceria. Palace Furnishings of the Genœse Aristocracy between Accepted Permanence and Modest Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fur Kunstgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.237-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière de Jean Charles François Leloy à la Manufacture de Sèvres entre 1818 et 1844. Réflexions sur le métier de dessinateur industriel dans la première moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres, une histoire céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristoforo Spinola, un aristocrate génois à Paris de la fin du règne de Louis XV à la République. Relations artistiques, diplomatie et brassage d'affaires entre Gênes et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.119-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Victoire Jacquotot (1772-1855), peintre sur porcelaine. Compte rendu de la monographie d'Anne Lajoix (Paris, Société de l'histoire de l'art français, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présents et achats de porcelaines de Sèvres pour les Spinola ou comment les étrangers se fournissent à la Manufacture à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleone e il Piemonte. Capolavori ritrovati. Compte rendu du catalogue d'exposition (Savigliano, L'Artistica Editrice, 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune de l’Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Piccaluga, un agent génois à Paris. Négoce d'argent et de marchandises de luxe à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.91-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Età di Rubens. Dimore, committenti e collezionisti genovesi. Compte rendu du catalogue d'exposition (Milan, Skira, 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (Association des historiens de l'art italien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.161-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouer des liens entre arts, belles-lettres et sciences : entre interaction et distanciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACA-RES, 2019, Les papiers d'ACA-RES, Actes des journées d'étude, 29-30 novembre 2018, Rouen, Hôtel des Sociétés Savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des artistes, dynamique des institutions : dessiner la cartographie des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées d’étude Académies d'art et Mondes Sociaux (1740-1805)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder les institutions artistiques : l’individu, la communauté et leurs réseaux en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Roffidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académies d'art et mondes sociaux (1740-1805). Fonder les institutions artistiques: l’individu, la communauté et leurs réseaux en question.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACA-RES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u97u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la monarchie à la république : la pendule des Trois Horloges de l’Élysée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perrin Khelissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://sms.hypotheses.org/9427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roffidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrin Khelissa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Miller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfk-paris.org/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7738#" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeling J&#246;rg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;chal Philippe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-progres-de-l-industrie~.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lichtenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968150v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wittwer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Alain Michaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.880.c14878" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01832895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/bref-historique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553474v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/histoire-de-l-art/arts-et-histoire-de-l-art/ornements" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.24775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.28557" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.13613" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.204.0041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106762v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/actes-des-journees-detude" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrin Khelissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roffidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Miller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfk-paris.org/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7738#" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duhem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebeling J&#246;rg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;chal Philippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Les-progres-de-l-industrie~.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lichtenstein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wittwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Alain Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827935v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.880.c14878" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01832895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/livre/penser-petit-de-lantiquite-premier-xxe-siecle/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/bref-historique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01621931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/histoire-de-l-art/arts-et-histoire-de-l-art/ornements" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Charpy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dittmar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nachtergael" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.24775" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.28557" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.13613" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02288711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.204.0041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02106762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621899v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01569953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968116v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00968130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01553242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acares.hypotheses.org/les-papiers-daca-res/actes-des-journees-detude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97u" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01552833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>